--- v1 (2026-08-21)
+++ v2 (2026-10-20)
@@ -201,52 +201,52 @@
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="TblMovimientos" displayName="TblMovimientos" ref="B5:I149" headerRowCount="1">
-  <autoFilter ref="B5:I149"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="TblMovimientos" displayName="TblMovimientos" ref="B5:I216" headerRowCount="1">
+  <autoFilter ref="B5:I216"/>
   <tableColumns count="8">
     <tableColumn id="2" name="ID"/>
     <tableColumn id="3" name="Fecha"/>
     <tableColumn id="4" name="Tipo Movimiento"/>
     <tableColumn id="5" name="Cliente / Canal"/>
     <tableColumn id="6" name="SKU"/>
     <tableColumn id="7" name="Piezas"/>
     <tableColumn id="8" name="Cajas Equiv."/>
     <tableColumn id="9" name="Referencia"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -509,51 +509,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:E16"/>
+  <dimension ref="A2:E22"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="42" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Maestro de Productos — GRX Group</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n"/>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>SKU</t>
@@ -769,62 +769,170 @@
       <c r="D15" s="4" t="n">
         <v>6</v>
       </c>
       <c r="E15" s="5" t="n">
         <v>814.05</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="3" t="inlineStr">
         <is>
           <t>PTL333</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>333pc brick tile set</t>
         </is>
       </c>
       <c r="D16" s="4" t="n">
         <v>5</v>
       </c>
       <c r="E16" s="5" t="n">
         <v>1206.29</v>
       </c>
     </row>
+    <row r="17">
+      <c r="B17" s="3" t="inlineStr">
+        <is>
+          <t>PTM100</t>
+        </is>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>100pc mini tile</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="n">
+        <v>12</v>
+      </c>
+      <c r="E17" s="5" t="n">
+        <v>671.8534482758622</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="B18" s="3" t="inlineStr">
+        <is>
+          <t>PN02</t>
+        </is>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>50pc Nano Magnetic Building Tiles</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="E18" s="5" t="n">
+        <v>503.75</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="B19" s="3" t="inlineStr">
+        <is>
+          <t>PN04</t>
+        </is>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>100pc Nano Magnetic Building Tiles</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="E19" s="5" t="n">
+        <v>952.03</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="B20" s="3" t="inlineStr">
+        <is>
+          <t>PTG70</t>
+        </is>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>70pc marble run</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="E20" s="5" t="n">
+        <v>727.89</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="B21" s="3" t="inlineStr">
+        <is>
+          <t>PTG100</t>
+        </is>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>100pc marble run</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="n">
+        <v>4</v>
+      </c>
+      <c r="E21" s="5" t="n">
+        <v>952.03</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="B22" s="3" t="inlineStr">
+        <is>
+          <t>PTR30</t>
+        </is>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>30pc Magnetic Race Track Building Blocks</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="E22" s="5" t="n">
+        <v>839.96</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:I149"/>
+  <dimension ref="A2:I216"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="32" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Histórico de Movimientos de Inventario</t>
         </is>
       </c>
     </row>
     <row r="5">
@@ -5069,1316 +5177,3862 @@
       <c r="E116" s="4" t="inlineStr">
         <is>
           <t>TRUs</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>PTM30</t>
         </is>
       </c>
       <c r="G116" s="6" t="n">
         <v>18</v>
       </c>
       <c r="H116" s="7" t="n">
         <v>3</v>
       </c>
       <c r="I116" s="4" t="inlineStr">
         <is>
           <t>Julio 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="B117" s="4" t="inlineStr">
         <is>
-          <t>M0812</t>
+          <t>M0833</t>
         </is>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
-          <t>2026-01-01</t>
+          <t>2026-09-05</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
-          <t>Sell In</t>
+          <t>Entrada Contenedor</t>
         </is>
       </c>
       <c r="E117" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>GRX Group (Almacén)</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
-          <t>PTJ48</t>
+          <t>PT32</t>
         </is>
       </c>
       <c r="G117" s="6" t="n">
-        <v>1</v>
+        <v>846</v>
       </c>
       <c r="H117" s="7" t="n">
-        <v>0.17</v>
+        <v>141</v>
       </c>
       <c r="I117" s="4" t="inlineStr">
         <is>
-          <t>Enero 2026 (unidades)</t>
+          <t>Contenedor 2</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="B118" s="4" t="inlineStr">
         <is>
-          <t>M0813</t>
+          <t>M0834</t>
         </is>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
-          <t>2026-08-01</t>
+          <t>2026-09-05</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
-          <t>Sell In</t>
+          <t>Entrada Contenedor</t>
         </is>
       </c>
       <c r="E118" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>GRX Group (Almacén)</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>PT63</t>
         </is>
       </c>
       <c r="G118" s="6" t="n">
-        <v>1</v>
+        <v>705</v>
       </c>
       <c r="H118" s="7" t="n">
-        <v>0.2</v>
+        <v>141</v>
       </c>
       <c r="I118" s="4" t="inlineStr">
         <is>
-          <t>Agosto 2026 (unidades)</t>
+          <t>Contenedor 2</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="B119" s="4" t="inlineStr">
         <is>
-          <t>M0814</t>
+          <t>M0835</t>
         </is>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-09-05</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
-          <t>Sell In</t>
+          <t>Entrada Contenedor</t>
         </is>
       </c>
       <c r="E119" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>GRX Group (Almacén)</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
-          <t>PT60-GID</t>
+          <t>PT80</t>
         </is>
       </c>
       <c r="G119" s="6" t="n">
-        <v>1</v>
+        <v>544</v>
       </c>
       <c r="H119" s="7" t="n">
-        <v>0.12</v>
+        <v>68</v>
       </c>
       <c r="I119" s="4" t="inlineStr">
         <is>
-          <t>Marzo 2026 (unidades)</t>
+          <t>Contenedor 2</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="B120" s="4" t="inlineStr">
         <is>
-          <t>M0815</t>
+          <t>M0836</t>
         </is>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-09-05</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
-          <t>Sell In</t>
+          <t>Entrada Contenedor</t>
         </is>
       </c>
       <c r="E120" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>GRX Group (Almacén)</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
-          <t>PT60-GID</t>
+          <t>PT101</t>
         </is>
       </c>
       <c r="G120" s="6" t="n">
-        <v>1</v>
+        <v>1314</v>
       </c>
       <c r="H120" s="7" t="n">
-        <v>0.12</v>
+        <v>438</v>
       </c>
       <c r="I120" s="4" t="inlineStr">
         <is>
-          <t>Abril 2026 (unidades)</t>
+          <t>Contenedor 2</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="B121" s="4" t="inlineStr">
         <is>
-          <t>M0816</t>
+          <t>M0837</t>
         </is>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-09-05</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
-          <t>Sell In</t>
+          <t>Entrada Contenedor</t>
         </is>
       </c>
       <c r="E121" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>GRX Group (Almacén)</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
-          <t>PT60-GID</t>
+          <t>PTM30</t>
         </is>
       </c>
       <c r="G121" s="6" t="n">
-        <v>1</v>
+        <v>846</v>
       </c>
       <c r="H121" s="7" t="n">
-        <v>0.12</v>
+        <v>141</v>
       </c>
       <c r="I121" s="4" t="inlineStr">
         <is>
-          <t>Mayo 2026 (unidades)</t>
+          <t>Contenedor 2</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="B122" s="4" t="inlineStr">
         <is>
-          <t>M0817</t>
+          <t>M0838</t>
         </is>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-09-05</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
-          <t>Sell In</t>
+          <t>Entrada Contenedor</t>
         </is>
       </c>
       <c r="E122" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>GRX Group (Almacén)</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
-          <t>PT80</t>
+          <t>PTM100</t>
         </is>
       </c>
       <c r="G122" s="6" t="n">
-        <v>2</v>
+        <v>816</v>
       </c>
       <c r="H122" s="7" t="n">
-        <v>0.25</v>
+        <v>68</v>
       </c>
       <c r="I122" s="4" t="inlineStr">
         <is>
-          <t>Abril 2026 (unidades)</t>
+          <t>Contenedor 2</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="B123" s="4" t="inlineStr">
         <is>
-          <t>M0818</t>
+          <t>M0839</t>
         </is>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2026-09-05</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
-          <t>Sell In</t>
+          <t>Entrada Contenedor</t>
         </is>
       </c>
       <c r="E123" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>GRX Group (Almacén)</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
-          <t>PTM30</t>
+          <t>PTL63</t>
         </is>
       </c>
       <c r="G123" s="6" t="n">
-        <v>2</v>
+        <v>408</v>
       </c>
       <c r="H123" s="7" t="n">
-        <v>0.33</v>
+        <v>68</v>
       </c>
       <c r="I123" s="4" t="inlineStr">
         <is>
-          <t>Febrero 2026 (unidades)</t>
+          <t>Contenedor 2</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="B124" s="4" t="inlineStr">
         <is>
-          <t>M0819</t>
+          <t>M0840</t>
         </is>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-09-05</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
-          <t>Sell In</t>
+          <t>Entrada Contenedor</t>
         </is>
       </c>
       <c r="E124" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>GRX Group (Almacén)</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
-          <t>PTM30</t>
+          <t>PTL333</t>
         </is>
       </c>
       <c r="G124" s="6" t="n">
-        <v>2</v>
+        <v>340</v>
       </c>
       <c r="H124" s="7" t="n">
-        <v>0.33</v>
+        <v>68</v>
       </c>
       <c r="I124" s="4" t="inlineStr">
         <is>
-          <t>Marzo 2026 (unidades)</t>
+          <t>Contenedor 2</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="B125" s="4" t="inlineStr">
         <is>
-          <t>M0820</t>
+          <t>M0841</t>
         </is>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-09-05</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
-          <t>Sell In</t>
+          <t>Entrada Contenedor</t>
         </is>
       </c>
       <c r="E125" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>GRX Group (Almacén)</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
-          <t>PTM30</t>
+          <t>PN02</t>
         </is>
       </c>
       <c r="G125" s="6" t="n">
-        <v>2</v>
+        <v>300</v>
       </c>
       <c r="H125" s="7" t="n">
-        <v>0.33</v>
+        <v>50</v>
       </c>
       <c r="I125" s="4" t="inlineStr">
         <is>
-          <t>Abril 2026 (unidades)</t>
+          <t>Contenedor 2</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="B126" s="4" t="inlineStr">
         <is>
-          <t>M0821</t>
+          <t>M0842</t>
         </is>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-09-05</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
-          <t>Sell In</t>
+          <t>Entrada Contenedor</t>
         </is>
       </c>
       <c r="E126" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>GRX Group (Almacén)</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
-          <t>PTM30</t>
+          <t>PN04</t>
         </is>
       </c>
       <c r="G126" s="6" t="n">
-        <v>2</v>
+        <v>402</v>
       </c>
       <c r="H126" s="7" t="n">
-        <v>0.33</v>
+        <v>67</v>
       </c>
       <c r="I126" s="4" t="inlineStr">
         <is>
-          <t>Mayo 2026 (unidades)</t>
+          <t>Contenedor 2</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="B127" s="4" t="inlineStr">
         <is>
-          <t>M0822</t>
+          <t>M0843</t>
         </is>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
-          <t>2026-06-01</t>
+          <t>2026-09-05</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
-          <t>Sell In</t>
+          <t>Entrada Contenedor</t>
         </is>
       </c>
       <c r="E127" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>GRX Group (Almacén)</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
-          <t>PTM30</t>
+          <t>PTG70</t>
         </is>
       </c>
       <c r="G127" s="6" t="n">
-        <v>2</v>
+        <v>846</v>
       </c>
       <c r="H127" s="7" t="n">
-        <v>0.33</v>
+        <v>141</v>
       </c>
       <c r="I127" s="4" t="inlineStr">
         <is>
-          <t>Junio 2026 (unidades)</t>
+          <t>Contenedor 2</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="B128" s="4" t="inlineStr">
         <is>
-          <t>M0823</t>
+          <t>M0844</t>
         </is>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-05</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
-          <t>Sell In</t>
+          <t>Entrada Contenedor</t>
         </is>
       </c>
       <c r="E128" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>GRX Group (Almacén)</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
-          <t>PTM30</t>
+          <t>PTG100</t>
         </is>
       </c>
       <c r="G128" s="6" t="n">
-        <v>2</v>
+        <v>564</v>
       </c>
       <c r="H128" s="7" t="n">
-        <v>0.33</v>
+        <v>141</v>
       </c>
       <c r="I128" s="4" t="inlineStr">
         <is>
-          <t>Julio 2026 (unidades)</t>
+          <t>Contenedor 2</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="B129" s="4" t="inlineStr">
         <is>
-          <t>M0824</t>
+          <t>M0845</t>
         </is>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
-          <t>2026-08-01</t>
+          <t>2026-09-05</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
-          <t>Sell In</t>
+          <t>Entrada Contenedor</t>
         </is>
       </c>
       <c r="E129" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>GRX Group (Almacén)</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
-          <t>PTM30</t>
+          <t>PTR30</t>
         </is>
       </c>
       <c r="G129" s="6" t="n">
-        <v>1</v>
+        <v>408</v>
       </c>
       <c r="H129" s="7" t="n">
-        <v>0.17</v>
+        <v>68</v>
       </c>
       <c r="I129" s="4" t="inlineStr">
         <is>
-          <t>Agosto 2026 (unidades)</t>
+          <t>Contenedor 2</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="B130" s="4" t="inlineStr">
         <is>
-          <t>M0825</t>
+          <t>M0928</t>
         </is>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E130" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>PDH</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
-          <t>PTM61</t>
+          <t>PT32</t>
         </is>
       </c>
       <c r="G130" s="6" t="n">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="H130" s="7" t="n">
-        <v>0.05</v>
+        <v>13</v>
       </c>
       <c r="I130" s="4" t="inlineStr">
         <is>
-          <t>Febrero 2026 (unidades)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="B131" s="4" t="inlineStr">
         <is>
-          <t>M0826</t>
+          <t>M0929</t>
         </is>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E131" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>PDH</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
-          <t>PTM61</t>
+          <t>PTJ48</t>
         </is>
       </c>
       <c r="G131" s="6" t="n">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="H131" s="7" t="n">
-        <v>0.15</v>
+        <v>13</v>
       </c>
       <c r="I131" s="4" t="inlineStr">
         <is>
-          <t>Abril 2026 (unidades)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="B132" s="4" t="inlineStr">
         <is>
-          <t>M0827</t>
+          <t>M0930</t>
         </is>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E132" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>PDH</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
-          <t>PTM61</t>
+          <t>PT61</t>
         </is>
       </c>
       <c r="G132" s="6" t="n">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="H132" s="7" t="n">
-        <v>0.05</v>
+        <v>13</v>
       </c>
       <c r="I132" s="4" t="inlineStr">
         <is>
-          <t>Mayo 2026 (unidades)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="B133" s="4" t="inlineStr">
         <is>
-          <t>M0828</t>
+          <t>M0931</t>
         </is>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
-          <t>2026-06-01</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E133" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>PDH</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
-          <t>PTM61</t>
+          <t>PT63</t>
         </is>
       </c>
       <c r="G133" s="6" t="n">
-        <v>1</v>
+        <v>65</v>
       </c>
       <c r="H133" s="7" t="n">
-        <v>0.05</v>
+        <v>13</v>
       </c>
       <c r="I133" s="4" t="inlineStr">
         <is>
-          <t>Junio 2026 (unidades)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="B134" s="4" t="inlineStr">
         <is>
-          <t>M0829</t>
+          <t>M0932</t>
         </is>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E134" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>PDH</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
-          <t>PTM61</t>
+          <t>PT80</t>
         </is>
       </c>
       <c r="G134" s="6" t="n">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="H134" s="7" t="n">
-        <v>0.3</v>
+        <v>13</v>
       </c>
       <c r="I134" s="4" t="inlineStr">
         <is>
-          <t>Julio 2026 (unidades)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="B135" s="4" t="inlineStr">
         <is>
-          <t>M0830</t>
+          <t>M0933</t>
         </is>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
-          <t>2026-08-01</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E135" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>PDH</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
-          <t>PTM61</t>
+          <t>PT101</t>
         </is>
       </c>
       <c r="G135" s="6" t="n">
-        <v>2</v>
+        <v>42</v>
       </c>
       <c r="H135" s="7" t="n">
-        <v>0.1</v>
+        <v>14</v>
       </c>
       <c r="I135" s="4" t="inlineStr">
         <is>
-          <t>Agosto 2026 (unidades)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="B136" s="4" t="inlineStr">
         <is>
-          <t>M0831</t>
+          <t>M0934</t>
         </is>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E136" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>PDH</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
-          <t>PTL333</t>
+          <t>PTM30</t>
         </is>
       </c>
       <c r="G136" s="6" t="n">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="H136" s="7" t="n">
-        <v>0.2</v>
+        <v>13</v>
       </c>
       <c r="I136" s="4" t="inlineStr">
         <is>
-          <t>Abril 2026 (unidades)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="B137" s="4" t="inlineStr">
         <is>
-          <t>M0832</t>
+          <t>M0935</t>
         </is>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E137" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>PDH</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
-          <t>PTL333</t>
+          <t>PTM61</t>
         </is>
       </c>
       <c r="G137" s="6" t="n">
-        <v>1</v>
+        <v>220</v>
       </c>
       <c r="H137" s="7" t="n">
-        <v>0.2</v>
+        <v>11</v>
       </c>
       <c r="I137" s="4" t="inlineStr">
         <is>
-          <t>Mayo 2026 (unidades)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="B138" s="4" t="inlineStr">
         <is>
-          <t>M0800</t>
+          <t>M0936</t>
         </is>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
-          <t>2026-08-10</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E138" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>PDH</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
-          <t>PT32</t>
+          <t>PTM100</t>
         </is>
       </c>
       <c r="G138" s="6" t="n">
-        <v>2</v>
+        <v>54</v>
       </c>
       <c r="H138" s="7" t="n">
-        <v>0.33</v>
+        <v>9</v>
       </c>
       <c r="I138" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="B139" s="4" t="inlineStr">
         <is>
-          <t>M0801</t>
+          <t>M0937</t>
         </is>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
-          <t>2026-08-10</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E139" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>PDH</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
-          <t>PTJ48</t>
+          <t>PTL63</t>
         </is>
       </c>
       <c r="G139" s="6" t="n">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="H139" s="7" t="n">
-        <v>0.17</v>
+        <v>13</v>
       </c>
       <c r="I139" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="B140" s="4" t="inlineStr">
         <is>
-          <t>M0802</t>
+          <t>M0938</t>
         </is>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
-          <t>2026-08-10</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E140" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>PDH</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
-          <t>PT61</t>
+          <t>PTL333</t>
         </is>
       </c>
       <c r="G140" s="6" t="n">
-        <v>1</v>
+        <v>65</v>
       </c>
       <c r="H140" s="7" t="n">
-        <v>0.17</v>
+        <v>13</v>
       </c>
       <c r="I140" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="B141" s="4" t="inlineStr">
         <is>
-          <t>M0803</t>
+          <t>M0939</t>
         </is>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
-          <t>2026-08-10</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E141" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>PDH</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
-          <t>PT63</t>
+          <t>PN02</t>
         </is>
       </c>
       <c r="G141" s="6" t="n">
-        <v>5</v>
+        <v>78</v>
       </c>
       <c r="H141" s="7" t="n">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="I141" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="B142" s="4" t="inlineStr">
         <is>
-          <t>M0804</t>
+          <t>M0940</t>
         </is>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
-          <t>2026-08-10</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E142" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>PDH</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
-          <t>PT60-GID</t>
+          <t>PN04</t>
         </is>
       </c>
       <c r="G142" s="6" t="n">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="H142" s="7" t="n">
-        <v>0.25</v>
+        <v>13</v>
       </c>
       <c r="I142" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="B143" s="4" t="inlineStr">
         <is>
-          <t>M0805</t>
+          <t>M0941</t>
         </is>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
-          <t>2026-08-10</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E143" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>PDH</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
-          <t>PT80</t>
+          <t>PTG70</t>
         </is>
       </c>
       <c r="G143" s="6" t="n">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="H143" s="7" t="n">
-        <v>0.25</v>
+        <v>13</v>
       </c>
       <c r="I143" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="B144" s="4" t="inlineStr">
         <is>
-          <t>M0806</t>
+          <t>M0942</t>
         </is>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
-          <t>2026-08-10</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E144" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>PDH</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
-          <t>PT101</t>
+          <t>PTG100</t>
         </is>
       </c>
       <c r="G144" s="6" t="n">
-        <v>5</v>
+        <v>52</v>
       </c>
       <c r="H144" s="7" t="n">
-        <v>1.67</v>
+        <v>13</v>
       </c>
       <c r="I144" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="B145" s="4" t="inlineStr">
         <is>
-          <t>M0807</t>
+          <t>M0943</t>
         </is>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
-          <t>2026-08-10</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E145" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>PDH</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
-          <t>PTM30</t>
+          <t>PTR30</t>
         </is>
       </c>
       <c r="G145" s="6" t="n">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="H145" s="7" t="n">
-        <v>0.5</v>
+        <v>13</v>
       </c>
       <c r="I145" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="B146" s="4" t="inlineStr">
         <is>
-          <t>M0808</t>
+          <t>M0979</t>
         </is>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
-          <t>2026-08-10</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E146" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>TRUs</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
-          <t>PTM61</t>
+          <t>PT32</t>
         </is>
       </c>
       <c r="G146" s="6" t="n">
-        <v>4</v>
+        <v>72</v>
       </c>
       <c r="H146" s="7" t="n">
-        <v>0.2</v>
+        <v>12</v>
       </c>
       <c r="I146" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="B147" s="4" t="inlineStr">
         <is>
-          <t>M0809</t>
+          <t>M0980</t>
         </is>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
-          <t>2026-08-10</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E147" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>TRUs</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
-          <t>PTM101</t>
+          <t>PTJ48</t>
         </is>
       </c>
       <c r="G147" s="6" t="n">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="H147" s="7" t="n">
-        <v>0.17</v>
+        <v>6</v>
       </c>
       <c r="I147" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="B148" s="4" t="inlineStr">
         <is>
-          <t>M0810</t>
+          <t>M0981</t>
         </is>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
-          <t>2026-08-10</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E148" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>TRUs</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
-          <t>PTL63</t>
+          <t>PT61</t>
         </is>
       </c>
       <c r="G148" s="6" t="n">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="H148" s="7" t="n">
-        <v>0.17</v>
+        <v>12</v>
       </c>
       <c r="I148" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Septiembre 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="B149" s="4" t="inlineStr">
         <is>
-          <t>M0811</t>
+          <t>M0982</t>
         </is>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
-          <t>2026-08-10</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E149" s="4" t="inlineStr">
+        <is>
+          <t>TRUs</t>
+        </is>
+      </c>
+      <c r="F149" s="4" t="inlineStr">
+        <is>
+          <t>PT63</t>
+        </is>
+      </c>
+      <c r="G149" s="6" t="n">
+        <v>95</v>
+      </c>
+      <c r="H149" s="7" t="n">
+        <v>19</v>
+      </c>
+      <c r="I149" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="B150" s="4" t="inlineStr">
+        <is>
+          <t>M0983</t>
+        </is>
+      </c>
+      <c r="C150" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D150" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E150" s="4" t="inlineStr">
+        <is>
+          <t>TRUs</t>
+        </is>
+      </c>
+      <c r="F150" s="4" t="inlineStr">
+        <is>
+          <t>PT101</t>
+        </is>
+      </c>
+      <c r="G150" s="6" t="n">
+        <v>90</v>
+      </c>
+      <c r="H150" s="7" t="n">
+        <v>30</v>
+      </c>
+      <c r="I150" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="B151" s="4" t="inlineStr">
+        <is>
+          <t>M0984</t>
+        </is>
+      </c>
+      <c r="C151" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D151" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E151" s="4" t="inlineStr">
+        <is>
+          <t>TRUs</t>
+        </is>
+      </c>
+      <c r="F151" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G151" s="6" t="n">
+        <v>30</v>
+      </c>
+      <c r="H151" s="7" t="n">
+        <v>5</v>
+      </c>
+      <c r="I151" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="B152" s="4" t="inlineStr">
+        <is>
+          <t>M0985</t>
+        </is>
+      </c>
+      <c r="C152" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D152" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E152" s="4" t="inlineStr">
+        <is>
+          <t>TRUs</t>
+        </is>
+      </c>
+      <c r="F152" s="4" t="inlineStr">
+        <is>
+          <t>PTM61</t>
+        </is>
+      </c>
+      <c r="G152" s="6" t="n">
+        <v>40</v>
+      </c>
+      <c r="H152" s="7" t="n">
+        <v>2</v>
+      </c>
+      <c r="I152" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="B153" s="4" t="inlineStr">
+        <is>
+          <t>M0986</t>
+        </is>
+      </c>
+      <c r="C153" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D153" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E153" s="4" t="inlineStr">
+        <is>
+          <t>TRUs</t>
+        </is>
+      </c>
+      <c r="F153" s="4" t="inlineStr">
+        <is>
+          <t>PTM101</t>
+        </is>
+      </c>
+      <c r="G153" s="6" t="n">
+        <v>66</v>
+      </c>
+      <c r="H153" s="7" t="n">
+        <v>11</v>
+      </c>
+      <c r="I153" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="B154" s="4" t="inlineStr">
+        <is>
+          <t>M0987</t>
+        </is>
+      </c>
+      <c r="C154" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D154" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E154" s="4" t="inlineStr">
+        <is>
+          <t>TRUs</t>
+        </is>
+      </c>
+      <c r="F154" s="4" t="inlineStr">
+        <is>
+          <t>PTL63</t>
+        </is>
+      </c>
+      <c r="G154" s="6" t="n">
+        <v>42</v>
+      </c>
+      <c r="H154" s="7" t="n">
+        <v>7</v>
+      </c>
+      <c r="I154" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="B155" s="4" t="inlineStr">
+        <is>
+          <t>M0988</t>
+        </is>
+      </c>
+      <c r="C155" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D155" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E155" s="4" t="inlineStr">
+        <is>
+          <t>TRUs</t>
+        </is>
+      </c>
+      <c r="F155" s="4" t="inlineStr">
+        <is>
+          <t>PTG70</t>
+        </is>
+      </c>
+      <c r="G155" s="6" t="n">
+        <v>108</v>
+      </c>
+      <c r="H155" s="7" t="n">
+        <v>18</v>
+      </c>
+      <c r="I155" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="B156" s="4" t="inlineStr">
+        <is>
+          <t>M0989</t>
+        </is>
+      </c>
+      <c r="C156" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D156" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E156" s="4" t="inlineStr">
+        <is>
+          <t>TRUs</t>
+        </is>
+      </c>
+      <c r="F156" s="4" t="inlineStr">
+        <is>
+          <t>PTG100</t>
+        </is>
+      </c>
+      <c r="G156" s="6" t="n">
+        <v>72</v>
+      </c>
+      <c r="H156" s="7" t="n">
+        <v>18</v>
+      </c>
+      <c r="I156" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="B157" s="4" t="inlineStr">
+        <is>
+          <t>M1106</t>
+        </is>
+      </c>
+      <c r="C157" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D157" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E157" s="4" t="inlineStr">
+        <is>
+          <t>Sanborns</t>
+        </is>
+      </c>
+      <c r="F157" s="4" t="inlineStr">
+        <is>
+          <t>PT32</t>
+        </is>
+      </c>
+      <c r="G157" s="6" t="n">
+        <v>180</v>
+      </c>
+      <c r="H157" s="7" t="n">
+        <v>30</v>
+      </c>
+      <c r="I157" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="B158" s="4" t="inlineStr">
+        <is>
+          <t>M1107</t>
+        </is>
+      </c>
+      <c r="C158" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D158" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E158" s="4" t="inlineStr">
+        <is>
+          <t>Sanborns</t>
+        </is>
+      </c>
+      <c r="F158" s="4" t="inlineStr">
+        <is>
+          <t>PT63</t>
+        </is>
+      </c>
+      <c r="G158" s="6" t="n">
+        <v>150</v>
+      </c>
+      <c r="H158" s="7" t="n">
+        <v>30</v>
+      </c>
+      <c r="I158" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="B159" s="4" t="inlineStr">
+        <is>
+          <t>M1108</t>
+        </is>
+      </c>
+      <c r="C159" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D159" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E159" s="4" t="inlineStr">
+        <is>
+          <t>Sanborns</t>
+        </is>
+      </c>
+      <c r="F159" s="4" t="inlineStr">
+        <is>
+          <t>PT80</t>
+        </is>
+      </c>
+      <c r="G159" s="6" t="n">
+        <v>240</v>
+      </c>
+      <c r="H159" s="7" t="n">
+        <v>30</v>
+      </c>
+      <c r="I159" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="B160" s="4" t="inlineStr">
+        <is>
+          <t>M1109</t>
+        </is>
+      </c>
+      <c r="C160" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D160" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E160" s="4" t="inlineStr">
+        <is>
+          <t>Sanborns</t>
+        </is>
+      </c>
+      <c r="F160" s="4" t="inlineStr">
+        <is>
+          <t>PT101</t>
+        </is>
+      </c>
+      <c r="G160" s="6" t="n">
+        <v>180</v>
+      </c>
+      <c r="H160" s="7" t="n">
+        <v>60</v>
+      </c>
+      <c r="I160" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="B161" s="4" t="inlineStr">
+        <is>
+          <t>M1110</t>
+        </is>
+      </c>
+      <c r="C161" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D161" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E161" s="4" t="inlineStr">
+        <is>
+          <t>Sanborns</t>
+        </is>
+      </c>
+      <c r="F161" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G161" s="6" t="n">
+        <v>180</v>
+      </c>
+      <c r="H161" s="7" t="n">
+        <v>30</v>
+      </c>
+      <c r="I161" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="B162" s="4" t="inlineStr">
+        <is>
+          <t>M1111</t>
+        </is>
+      </c>
+      <c r="C162" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D162" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E162" s="4" t="inlineStr">
+        <is>
+          <t>Sanborns</t>
+        </is>
+      </c>
+      <c r="F162" s="4" t="inlineStr">
+        <is>
+          <t>PTM61</t>
+        </is>
+      </c>
+      <c r="G162" s="6" t="n">
+        <v>600</v>
+      </c>
+      <c r="H162" s="7" t="n">
+        <v>30</v>
+      </c>
+      <c r="I162" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="B163" s="4" t="inlineStr">
+        <is>
+          <t>M1112</t>
+        </is>
+      </c>
+      <c r="C163" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D163" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E163" s="4" t="inlineStr">
+        <is>
+          <t>Sanborns</t>
+        </is>
+      </c>
+      <c r="F163" s="4" t="inlineStr">
+        <is>
+          <t>PTM100</t>
+        </is>
+      </c>
+      <c r="G163" s="6" t="n">
+        <v>360</v>
+      </c>
+      <c r="H163" s="7" t="n">
+        <v>30</v>
+      </c>
+      <c r="I163" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="B164" s="4" t="inlineStr">
+        <is>
+          <t>M1113</t>
+        </is>
+      </c>
+      <c r="C164" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D164" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E164" s="4" t="inlineStr">
+        <is>
+          <t>Sanborns</t>
+        </is>
+      </c>
+      <c r="F164" s="4" t="inlineStr">
+        <is>
+          <t>PTL63</t>
+        </is>
+      </c>
+      <c r="G164" s="6" t="n">
+        <v>180</v>
+      </c>
+      <c r="H164" s="7" t="n">
+        <v>30</v>
+      </c>
+      <c r="I164" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="B165" s="4" t="inlineStr">
+        <is>
+          <t>M1114</t>
+        </is>
+      </c>
+      <c r="C165" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D165" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E165" s="4" t="inlineStr">
+        <is>
+          <t>Sanborns</t>
+        </is>
+      </c>
+      <c r="F165" s="4" t="inlineStr">
+        <is>
+          <t>PTL333</t>
+        </is>
+      </c>
+      <c r="G165" s="6" t="n">
+        <v>150</v>
+      </c>
+      <c r="H165" s="7" t="n">
+        <v>30</v>
+      </c>
+      <c r="I165" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="B166" s="4" t="inlineStr">
+        <is>
+          <t>M1115</t>
+        </is>
+      </c>
+      <c r="C166" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D166" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E166" s="4" t="inlineStr">
+        <is>
+          <t>Sanborns</t>
+        </is>
+      </c>
+      <c r="F166" s="4" t="inlineStr">
+        <is>
+          <t>PTG70</t>
+        </is>
+      </c>
+      <c r="G166" s="6" t="n">
+        <v>180</v>
+      </c>
+      <c r="H166" s="7" t="n">
+        <v>30</v>
+      </c>
+      <c r="I166" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="B167" s="4" t="inlineStr">
+        <is>
+          <t>M1116</t>
+        </is>
+      </c>
+      <c r="C167" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D167" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E167" s="4" t="inlineStr">
+        <is>
+          <t>Sanborns</t>
+        </is>
+      </c>
+      <c r="F167" s="4" t="inlineStr">
+        <is>
+          <t>PTG100</t>
+        </is>
+      </c>
+      <c r="G167" s="6" t="n">
+        <v>120</v>
+      </c>
+      <c r="H167" s="7" t="n">
+        <v>30</v>
+      </c>
+      <c r="I167" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="B168" s="4" t="inlineStr">
+        <is>
+          <t>M1117</t>
+        </is>
+      </c>
+      <c r="C168" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D168" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E168" s="4" t="inlineStr">
+        <is>
+          <t>Sanborns</t>
+        </is>
+      </c>
+      <c r="F168" s="4" t="inlineStr">
+        <is>
+          <t>PTR30</t>
+        </is>
+      </c>
+      <c r="G168" s="6" t="n">
+        <v>180</v>
+      </c>
+      <c r="H168" s="7" t="n">
+        <v>30</v>
+      </c>
+      <c r="I168" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="B169" s="4" t="inlineStr">
+        <is>
+          <t>M1153</t>
+        </is>
+      </c>
+      <c r="C169" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D169" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E169" s="4" t="inlineStr">
+        <is>
+          <t>Juguetibici</t>
+        </is>
+      </c>
+      <c r="F169" s="4" t="inlineStr">
+        <is>
+          <t>PT32</t>
+        </is>
+      </c>
+      <c r="G169" s="6" t="n">
+        <v>102</v>
+      </c>
+      <c r="H169" s="7" t="n">
+        <v>17</v>
+      </c>
+      <c r="I169" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="B170" s="4" t="inlineStr">
+        <is>
+          <t>M1154</t>
+        </is>
+      </c>
+      <c r="C170" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D170" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E170" s="4" t="inlineStr">
+        <is>
+          <t>Juguetibici</t>
+        </is>
+      </c>
+      <c r="F170" s="4" t="inlineStr">
+        <is>
+          <t>PT61</t>
+        </is>
+      </c>
+      <c r="G170" s="6" t="n">
+        <v>18</v>
+      </c>
+      <c r="H170" s="7" t="n">
+        <v>3</v>
+      </c>
+      <c r="I170" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="B171" s="4" t="inlineStr">
+        <is>
+          <t>M1155</t>
+        </is>
+      </c>
+      <c r="C171" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D171" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E171" s="4" t="inlineStr">
+        <is>
+          <t>Juguetibici</t>
+        </is>
+      </c>
+      <c r="F171" s="4" t="inlineStr">
+        <is>
+          <t>PT63</t>
+        </is>
+      </c>
+      <c r="G171" s="6" t="n">
+        <v>95</v>
+      </c>
+      <c r="H171" s="7" t="n">
+        <v>19</v>
+      </c>
+      <c r="I171" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="B172" s="4" t="inlineStr">
+        <is>
+          <t>M1156</t>
+        </is>
+      </c>
+      <c r="C172" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D172" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E172" s="4" t="inlineStr">
+        <is>
+          <t>Juguetibici</t>
+        </is>
+      </c>
+      <c r="F172" s="4" t="inlineStr">
+        <is>
+          <t>PT60-GID</t>
+        </is>
+      </c>
+      <c r="G172" s="6" t="n">
+        <v>40</v>
+      </c>
+      <c r="H172" s="7" t="n">
+        <v>5</v>
+      </c>
+      <c r="I172" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="B173" s="4" t="inlineStr">
+        <is>
+          <t>M1157</t>
+        </is>
+      </c>
+      <c r="C173" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D173" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E173" s="4" t="inlineStr">
+        <is>
+          <t>Juguetibici</t>
+        </is>
+      </c>
+      <c r="F173" s="4" t="inlineStr">
+        <is>
+          <t>PT80</t>
+        </is>
+      </c>
+      <c r="G173" s="6" t="n">
+        <v>104</v>
+      </c>
+      <c r="H173" s="7" t="n">
+        <v>13</v>
+      </c>
+      <c r="I173" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="B174" s="4" t="inlineStr">
+        <is>
+          <t>M1158</t>
+        </is>
+      </c>
+      <c r="C174" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D174" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E174" s="4" t="inlineStr">
+        <is>
+          <t>Juguetibici</t>
+        </is>
+      </c>
+      <c r="F174" s="4" t="inlineStr">
+        <is>
+          <t>PT101</t>
+        </is>
+      </c>
+      <c r="G174" s="6" t="n">
+        <v>156</v>
+      </c>
+      <c r="H174" s="7" t="n">
+        <v>52</v>
+      </c>
+      <c r="I174" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="B175" s="4" t="inlineStr">
+        <is>
+          <t>M1159</t>
+        </is>
+      </c>
+      <c r="C175" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D175" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E175" s="4" t="inlineStr">
+        <is>
+          <t>Juguetibici</t>
+        </is>
+      </c>
+      <c r="F175" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G175" s="6" t="n">
+        <v>228</v>
+      </c>
+      <c r="H175" s="7" t="n">
+        <v>38</v>
+      </c>
+      <c r="I175" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="B176" s="4" t="inlineStr">
+        <is>
+          <t>M1160</t>
+        </is>
+      </c>
+      <c r="C176" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D176" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E176" s="4" t="inlineStr">
+        <is>
+          <t>Juguetibici</t>
+        </is>
+      </c>
+      <c r="F176" s="4" t="inlineStr">
+        <is>
+          <t>PTM61</t>
+        </is>
+      </c>
+      <c r="G176" s="6" t="n">
+        <v>160</v>
+      </c>
+      <c r="H176" s="7" t="n">
+        <v>8</v>
+      </c>
+      <c r="I176" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="B177" s="4" t="inlineStr">
+        <is>
+          <t>M1161</t>
+        </is>
+      </c>
+      <c r="C177" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D177" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E177" s="4" t="inlineStr">
+        <is>
+          <t>Juguetibici</t>
+        </is>
+      </c>
+      <c r="F177" s="4" t="inlineStr">
+        <is>
+          <t>PTM101</t>
+        </is>
+      </c>
+      <c r="G177" s="6" t="n">
+        <v>48</v>
+      </c>
+      <c r="H177" s="7" t="n">
+        <v>8</v>
+      </c>
+      <c r="I177" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="B178" s="4" t="inlineStr">
+        <is>
+          <t>M1162</t>
+        </is>
+      </c>
+      <c r="C178" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D178" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E178" s="4" t="inlineStr">
+        <is>
+          <t>Juguetibici</t>
+        </is>
+      </c>
+      <c r="F178" s="4" t="inlineStr">
+        <is>
+          <t>PTL63</t>
+        </is>
+      </c>
+      <c r="G178" s="6" t="n">
+        <v>108</v>
+      </c>
+      <c r="H178" s="7" t="n">
+        <v>18</v>
+      </c>
+      <c r="I178" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="B179" s="4" t="inlineStr">
+        <is>
+          <t>M1163</t>
+        </is>
+      </c>
+      <c r="C179" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D179" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E179" s="4" t="inlineStr">
+        <is>
+          <t>Juguetibici</t>
+        </is>
+      </c>
+      <c r="F179" s="4" t="inlineStr">
+        <is>
+          <t>PTL333</t>
+        </is>
+      </c>
+      <c r="G179" s="6" t="n">
+        <v>55</v>
+      </c>
+      <c r="H179" s="7" t="n">
+        <v>11</v>
+      </c>
+      <c r="I179" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="B180" s="4" t="inlineStr">
+        <is>
+          <t>M1164</t>
+        </is>
+      </c>
+      <c r="C180" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D180" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E180" s="4" t="inlineStr">
+        <is>
+          <t>Juguetibici</t>
+        </is>
+      </c>
+      <c r="F180" s="4" t="inlineStr">
+        <is>
+          <t>PTG70</t>
+        </is>
+      </c>
+      <c r="G180" s="6" t="n">
+        <v>180</v>
+      </c>
+      <c r="H180" s="7" t="n">
+        <v>30</v>
+      </c>
+      <c r="I180" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="B181" s="4" t="inlineStr">
+        <is>
+          <t>M1165</t>
+        </is>
+      </c>
+      <c r="C181" s="4" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="D181" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E181" s="4" t="inlineStr">
+        <is>
+          <t>Juguetibici</t>
+        </is>
+      </c>
+      <c r="F181" s="4" t="inlineStr">
+        <is>
+          <t>PTG100</t>
+        </is>
+      </c>
+      <c r="G181" s="6" t="n">
+        <v>120</v>
+      </c>
+      <c r="H181" s="7" t="n">
+        <v>30</v>
+      </c>
+      <c r="I181" s="4" t="inlineStr">
+        <is>
+          <t>Septiembre 2026 (cajas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="B182" s="4" t="inlineStr">
+        <is>
+          <t>M1166</t>
+        </is>
+      </c>
+      <c r="C182" s="4" t="inlineStr">
+        <is>
+          <t>2026-01-01</t>
+        </is>
+      </c>
+      <c r="D182" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E182" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F182" s="4" t="inlineStr">
+        <is>
+          <t>PTJ48</t>
+        </is>
+      </c>
+      <c r="G182" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H182" s="7" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="I182" s="4" t="inlineStr">
+        <is>
+          <t>Enero 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="B183" s="4" t="inlineStr">
+        <is>
+          <t>M1167</t>
+        </is>
+      </c>
+      <c r="C183" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="D183" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E183" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F183" s="4" t="inlineStr">
+        <is>
+          <t>PT63</t>
+        </is>
+      </c>
+      <c r="G183" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H183" s="7" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="I183" s="4" t="inlineStr">
+        <is>
+          <t>Agosto 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="B184" s="4" t="inlineStr">
+        <is>
+          <t>M1168</t>
+        </is>
+      </c>
+      <c r="C184" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="D184" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E184" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F184" s="4" t="inlineStr">
+        <is>
+          <t>PT60-GID</t>
+        </is>
+      </c>
+      <c r="G184" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H184" s="7" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="I184" s="4" t="inlineStr">
+        <is>
+          <t>Marzo 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="B185" s="4" t="inlineStr">
+        <is>
+          <t>M1169</t>
+        </is>
+      </c>
+      <c r="C185" s="4" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="D185" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E185" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F185" s="4" t="inlineStr">
+        <is>
+          <t>PT60-GID</t>
+        </is>
+      </c>
+      <c r="G185" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H185" s="7" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="I185" s="4" t="inlineStr">
+        <is>
+          <t>Abril 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="B186" s="4" t="inlineStr">
+        <is>
+          <t>M1170</t>
+        </is>
+      </c>
+      <c r="C186" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="D186" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E186" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F186" s="4" t="inlineStr">
+        <is>
+          <t>PT60-GID</t>
+        </is>
+      </c>
+      <c r="G186" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H186" s="7" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="I186" s="4" t="inlineStr">
+        <is>
+          <t>Mayo 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="B187" s="4" t="inlineStr">
+        <is>
+          <t>M1171</t>
+        </is>
+      </c>
+      <c r="C187" s="4" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="D187" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E187" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F187" s="4" t="inlineStr">
+        <is>
+          <t>PT80</t>
+        </is>
+      </c>
+      <c r="G187" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H187" s="7" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="I187" s="4" t="inlineStr">
+        <is>
+          <t>Abril 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="B188" s="4" t="inlineStr">
+        <is>
+          <t>M1172</t>
+        </is>
+      </c>
+      <c r="C188" s="4" t="inlineStr">
+        <is>
+          <t>2026-02-01</t>
+        </is>
+      </c>
+      <c r="D188" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E188" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F188" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G188" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H188" s="7" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I188" s="4" t="inlineStr">
+        <is>
+          <t>Febrero 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="B189" s="4" t="inlineStr">
+        <is>
+          <t>M1173</t>
+        </is>
+      </c>
+      <c r="C189" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="D189" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E189" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F189" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G189" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H189" s="7" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I189" s="4" t="inlineStr">
+        <is>
+          <t>Marzo 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="B190" s="4" t="inlineStr">
+        <is>
+          <t>M1174</t>
+        </is>
+      </c>
+      <c r="C190" s="4" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="D190" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E190" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F190" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G190" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H190" s="7" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I190" s="4" t="inlineStr">
+        <is>
+          <t>Abril 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="B191" s="4" t="inlineStr">
+        <is>
+          <t>M1175</t>
+        </is>
+      </c>
+      <c r="C191" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="D191" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E191" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F191" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G191" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H191" s="7" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I191" s="4" t="inlineStr">
+        <is>
+          <t>Mayo 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="B192" s="4" t="inlineStr">
+        <is>
+          <t>M1176</t>
+        </is>
+      </c>
+      <c r="C192" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="D192" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E192" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F192" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G192" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H192" s="7" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I192" s="4" t="inlineStr">
+        <is>
+          <t>Junio 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="B193" s="4" t="inlineStr">
+        <is>
+          <t>M1177</t>
+        </is>
+      </c>
+      <c r="C193" s="4" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="D193" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E193" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F193" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G193" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H193" s="7" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I193" s="4" t="inlineStr">
+        <is>
+          <t>Julio 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="B194" s="4" t="inlineStr">
+        <is>
+          <t>M1178</t>
+        </is>
+      </c>
+      <c r="C194" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="D194" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E194" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F194" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G194" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H194" s="7" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="I194" s="4" t="inlineStr">
+        <is>
+          <t>Agosto 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="B195" s="4" t="inlineStr">
+        <is>
+          <t>M1179</t>
+        </is>
+      </c>
+      <c r="C195" s="4" t="inlineStr">
+        <is>
+          <t>2026-02-01</t>
+        </is>
+      </c>
+      <c r="D195" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E195" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F195" s="4" t="inlineStr">
+        <is>
+          <t>PTM61</t>
+        </is>
+      </c>
+      <c r="G195" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H195" s="7" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="I195" s="4" t="inlineStr">
+        <is>
+          <t>Febrero 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="B196" s="4" t="inlineStr">
+        <is>
+          <t>M1180</t>
+        </is>
+      </c>
+      <c r="C196" s="4" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="D196" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E196" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F196" s="4" t="inlineStr">
+        <is>
+          <t>PTM61</t>
+        </is>
+      </c>
+      <c r="G196" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="H196" s="7" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="I196" s="4" t="inlineStr">
+        <is>
+          <t>Abril 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="B197" s="4" t="inlineStr">
+        <is>
+          <t>M1181</t>
+        </is>
+      </c>
+      <c r="C197" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="D197" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E197" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F197" s="4" t="inlineStr">
+        <is>
+          <t>PTM61</t>
+        </is>
+      </c>
+      <c r="G197" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H197" s="7" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="I197" s="4" t="inlineStr">
+        <is>
+          <t>Mayo 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="B198" s="4" t="inlineStr">
+        <is>
+          <t>M1182</t>
+        </is>
+      </c>
+      <c r="C198" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="D198" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E198" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F198" s="4" t="inlineStr">
+        <is>
+          <t>PTM61</t>
+        </is>
+      </c>
+      <c r="G198" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H198" s="7" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="I198" s="4" t="inlineStr">
+        <is>
+          <t>Junio 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="B199" s="4" t="inlineStr">
+        <is>
+          <t>M1183</t>
+        </is>
+      </c>
+      <c r="C199" s="4" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="D199" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E199" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F199" s="4" t="inlineStr">
+        <is>
+          <t>PTM61</t>
+        </is>
+      </c>
+      <c r="G199" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="H199" s="7" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="I199" s="4" t="inlineStr">
+        <is>
+          <t>Julio 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="B200" s="4" t="inlineStr">
+        <is>
+          <t>M1184</t>
+        </is>
+      </c>
+      <c r="C200" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="D200" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E200" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F200" s="4" t="inlineStr">
+        <is>
+          <t>PTM61</t>
+        </is>
+      </c>
+      <c r="G200" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H200" s="7" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="I200" s="4" t="inlineStr">
+        <is>
+          <t>Agosto 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="B201" s="4" t="inlineStr">
+        <is>
+          <t>M1185</t>
+        </is>
+      </c>
+      <c r="C201" s="4" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="D201" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E201" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F201" s="4" t="inlineStr">
+        <is>
+          <t>PTL333</t>
+        </is>
+      </c>
+      <c r="G201" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H201" s="7" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="I201" s="4" t="inlineStr">
+        <is>
+          <t>Abril 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="B202" s="4" t="inlineStr">
+        <is>
+          <t>M1186</t>
+        </is>
+      </c>
+      <c r="C202" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="D202" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E202" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F202" s="4" t="inlineStr">
+        <is>
+          <t>PTL333</t>
+        </is>
+      </c>
+      <c r="G202" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H202" s="7" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="I202" s="4" t="inlineStr">
+        <is>
+          <t>Mayo 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="B203" s="4" t="inlineStr">
+        <is>
+          <t>M1139</t>
+        </is>
+      </c>
+      <c r="C203" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="D203" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E203" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F203" s="4" t="inlineStr">
+        <is>
+          <t>PT32</t>
+        </is>
+      </c>
+      <c r="G203" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H203" s="7" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I203" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="B204" s="4" t="inlineStr">
+        <is>
+          <t>M1140</t>
+        </is>
+      </c>
+      <c r="C204" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="D204" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E204" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F204" s="4" t="inlineStr">
+        <is>
+          <t>PTJ48</t>
+        </is>
+      </c>
+      <c r="G204" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H204" s="7" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="I204" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="B205" s="4" t="inlineStr">
+        <is>
+          <t>M1141</t>
+        </is>
+      </c>
+      <c r="C205" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="D205" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E205" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F205" s="4" t="inlineStr">
+        <is>
+          <t>PT61</t>
+        </is>
+      </c>
+      <c r="G205" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H205" s="7" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="I205" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="B206" s="4" t="inlineStr">
+        <is>
+          <t>M1142</t>
+        </is>
+      </c>
+      <c r="C206" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="D206" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E206" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F206" s="4" t="inlineStr">
+        <is>
+          <t>PT63</t>
+        </is>
+      </c>
+      <c r="G206" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="H206" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="I206" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="B207" s="4" t="inlineStr">
+        <is>
+          <t>M1143</t>
+        </is>
+      </c>
+      <c r="C207" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="D207" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E207" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F207" s="4" t="inlineStr">
+        <is>
+          <t>PT60-GID</t>
+        </is>
+      </c>
+      <c r="G207" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H207" s="7" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="I207" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="B208" s="4" t="inlineStr">
+        <is>
+          <t>M1144</t>
+        </is>
+      </c>
+      <c r="C208" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="D208" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E208" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F208" s="4" t="inlineStr">
+        <is>
+          <t>PT80</t>
+        </is>
+      </c>
+      <c r="G208" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H208" s="7" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="I208" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="B209" s="4" t="inlineStr">
+        <is>
+          <t>M1145</t>
+        </is>
+      </c>
+      <c r="C209" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="D209" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E209" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F209" s="4" t="inlineStr">
+        <is>
+          <t>PT101</t>
+        </is>
+      </c>
+      <c r="G209" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="H209" s="7" t="n">
+        <v>1.67</v>
+      </c>
+      <c r="I209" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="B210" s="4" t="inlineStr">
+        <is>
+          <t>M1146</t>
+        </is>
+      </c>
+      <c r="C210" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="D210" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E210" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F210" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G210" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="H210" s="7" t="n">
+        <v>0.83</v>
+      </c>
+      <c r="I210" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="B211" s="4" t="inlineStr">
+        <is>
+          <t>M1147</t>
+        </is>
+      </c>
+      <c r="C211" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="D211" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E211" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F211" s="4" t="inlineStr">
+        <is>
+          <t>PTM61</t>
+        </is>
+      </c>
+      <c r="G211" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="H211" s="7" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="I211" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="B212" s="4" t="inlineStr">
+        <is>
+          <t>M1148</t>
+        </is>
+      </c>
+      <c r="C212" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="D212" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E212" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F212" s="4" t="inlineStr">
+        <is>
+          <t>PTM101</t>
+        </is>
+      </c>
+      <c r="G212" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H212" s="7" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="I212" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="B213" s="4" t="inlineStr">
+        <is>
+          <t>M1149</t>
+        </is>
+      </c>
+      <c r="C213" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="D213" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E213" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F213" s="4" t="inlineStr">
+        <is>
+          <t>PTL63</t>
+        </is>
+      </c>
+      <c r="G213" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H213" s="7" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="I213" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="B214" s="4" t="inlineStr">
+        <is>
+          <t>M1150</t>
+        </is>
+      </c>
+      <c r="C214" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="D214" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E214" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F214" s="4" t="inlineStr">
+        <is>
+          <t>PTG100</t>
+        </is>
+      </c>
+      <c r="G214" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H214" s="7" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="I214" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="B215" s="4" t="inlineStr">
+        <is>
+          <t>M1151</t>
+        </is>
+      </c>
+      <c r="C215" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="D215" s="4" t="inlineStr">
+        <is>
           <t>Merma</t>
         </is>
       </c>
-      <c r="E149" s="4" t="inlineStr">
+      <c r="E215" s="4" t="inlineStr">
         <is>
           <t>Merma</t>
         </is>
       </c>
-      <c r="F149" s="4" t="inlineStr">
+      <c r="F215" s="4" t="inlineStr">
+        <is>
+          <t>PT60-GID</t>
+        </is>
+      </c>
+      <c r="G215" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H215" s="7" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="I215" s="4" t="inlineStr">
+        <is>
+          <t>Merma (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="B216" s="4" t="inlineStr">
+        <is>
+          <t>M1152</t>
+        </is>
+      </c>
+      <c r="C216" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="D216" s="4" t="inlineStr">
+        <is>
+          <t>Merma</t>
+        </is>
+      </c>
+      <c r="E216" s="4" t="inlineStr">
+        <is>
+          <t>Merma</t>
+        </is>
+      </c>
+      <c r="F216" s="4" t="inlineStr">
         <is>
           <t>PTM61</t>
         </is>
       </c>
-      <c r="G149" s="6" t="n">
+      <c r="G216" s="6" t="n">
         <v>1</v>
       </c>
-      <c r="H149" s="7" t="n">
+      <c r="H216" s="7" t="n">
         <v>0.05</v>
       </c>
-      <c r="I149" s="4" t="inlineStr">
+      <c r="I216" s="4" t="inlineStr">
         <is>
           <t>Merma (corte acumulado)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="1">
     <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:K18"/>
+  <dimension ref="A2:K24"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="38" customWidth="1" min="3" max="3"/>
     <col width="11" customWidth="1" min="4" max="4"/>
     <col width="11" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
     <col width="11" customWidth="1" min="7" max="7"/>
     <col width="11" customWidth="1" min="8" max="8"/>
     <col width="11" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Inventario Actual en Bodega — GRX Group</t>
         </is>
       </c>
@@ -6435,550 +9089,802 @@
           <t>Costo
 Unitario</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Valor Inventario
 (MXN)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="B6" s="3">
         <f>Productos!B5</f>
         <v/>
       </c>
       <c r="C6" s="4">
         <f>Productos!C5</f>
         <v/>
       </c>
       <c r="D6" s="8">
         <f>Productos!D5</f>
         <v/>
       </c>
       <c r="E6" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B6,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B6,Movimientos!$D$6:$D$216,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F6" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B6)-E6</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B6)-E6</f>
         <v/>
       </c>
       <c r="G6" s="10">
         <f>E6-F6</f>
         <v/>
       </c>
       <c r="H6" s="9">
         <f>IF(D6=0,0,INT(G6/D6))</f>
         <v/>
       </c>
       <c r="I6" s="9">
         <f>IF(D6=0,0,MOD(G6,D6))</f>
         <v/>
       </c>
       <c r="J6" s="11">
         <f>Productos!E5</f>
         <v/>
       </c>
       <c r="K6" s="12">
         <f>G6*J6</f>
         <v/>
       </c>
     </row>
     <row r="7">
       <c r="B7" s="3">
         <f>Productos!B6</f>
         <v/>
       </c>
       <c r="C7" s="4">
         <f>Productos!C6</f>
         <v/>
       </c>
       <c r="D7" s="8">
         <f>Productos!D6</f>
         <v/>
       </c>
       <c r="E7" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B7,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B7,Movimientos!$D$6:$D$216,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F7" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B7)-E7</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B7)-E7</f>
         <v/>
       </c>
       <c r="G7" s="10">
         <f>E7-F7</f>
         <v/>
       </c>
       <c r="H7" s="9">
         <f>IF(D7=0,0,INT(G7/D7))</f>
         <v/>
       </c>
       <c r="I7" s="9">
         <f>IF(D7=0,0,MOD(G7,D7))</f>
         <v/>
       </c>
       <c r="J7" s="11">
         <f>Productos!E6</f>
         <v/>
       </c>
       <c r="K7" s="12">
         <f>G7*J7</f>
         <v/>
       </c>
     </row>
     <row r="8">
       <c r="B8" s="3">
         <f>Productos!B7</f>
         <v/>
       </c>
       <c r="C8" s="4">
         <f>Productos!C7</f>
         <v/>
       </c>
       <c r="D8" s="8">
         <f>Productos!D7</f>
         <v/>
       </c>
       <c r="E8" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B8,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B8,Movimientos!$D$6:$D$216,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F8" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B8)-E8</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B8)-E8</f>
         <v/>
       </c>
       <c r="G8" s="10">
         <f>E8-F8</f>
         <v/>
       </c>
       <c r="H8" s="9">
         <f>IF(D8=0,0,INT(G8/D8))</f>
         <v/>
       </c>
       <c r="I8" s="9">
         <f>IF(D8=0,0,MOD(G8,D8))</f>
         <v/>
       </c>
       <c r="J8" s="11">
         <f>Productos!E7</f>
         <v/>
       </c>
       <c r="K8" s="12">
         <f>G8*J8</f>
         <v/>
       </c>
     </row>
     <row r="9">
       <c r="B9" s="3">
         <f>Productos!B8</f>
         <v/>
       </c>
       <c r="C9" s="4">
         <f>Productos!C8</f>
         <v/>
       </c>
       <c r="D9" s="8">
         <f>Productos!D8</f>
         <v/>
       </c>
       <c r="E9" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B9,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B9,Movimientos!$D$6:$D$216,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F9" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B9)-E9</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B9)-E9</f>
         <v/>
       </c>
       <c r="G9" s="10">
         <f>E9-F9</f>
         <v/>
       </c>
       <c r="H9" s="9">
         <f>IF(D9=0,0,INT(G9/D9))</f>
         <v/>
       </c>
       <c r="I9" s="9">
         <f>IF(D9=0,0,MOD(G9,D9))</f>
         <v/>
       </c>
       <c r="J9" s="11">
         <f>Productos!E8</f>
         <v/>
       </c>
       <c r="K9" s="12">
         <f>G9*J9</f>
         <v/>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="3">
         <f>Productos!B9</f>
         <v/>
       </c>
       <c r="C10" s="4">
         <f>Productos!C9</f>
         <v/>
       </c>
       <c r="D10" s="8">
         <f>Productos!D9</f>
         <v/>
       </c>
       <c r="E10" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B10,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B10,Movimientos!$D$6:$D$216,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F10" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B10)-E10</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B10)-E10</f>
         <v/>
       </c>
       <c r="G10" s="10">
         <f>E10-F10</f>
         <v/>
       </c>
       <c r="H10" s="9">
         <f>IF(D10=0,0,INT(G10/D10))</f>
         <v/>
       </c>
       <c r="I10" s="9">
         <f>IF(D10=0,0,MOD(G10,D10))</f>
         <v/>
       </c>
       <c r="J10" s="11">
         <f>Productos!E9</f>
         <v/>
       </c>
       <c r="K10" s="12">
         <f>G10*J10</f>
         <v/>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="3">
         <f>Productos!B10</f>
         <v/>
       </c>
       <c r="C11" s="4">
         <f>Productos!C10</f>
         <v/>
       </c>
       <c r="D11" s="8">
         <f>Productos!D10</f>
         <v/>
       </c>
       <c r="E11" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B11,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B11,Movimientos!$D$6:$D$216,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F11" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B11)-E11</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B11)-E11</f>
         <v/>
       </c>
       <c r="G11" s="10">
         <f>E11-F11</f>
         <v/>
       </c>
       <c r="H11" s="9">
         <f>IF(D11=0,0,INT(G11/D11))</f>
         <v/>
       </c>
       <c r="I11" s="9">
         <f>IF(D11=0,0,MOD(G11,D11))</f>
         <v/>
       </c>
       <c r="J11" s="11">
         <f>Productos!E10</f>
         <v/>
       </c>
       <c r="K11" s="12">
         <f>G11*J11</f>
         <v/>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="3">
         <f>Productos!B11</f>
         <v/>
       </c>
       <c r="C12" s="4">
         <f>Productos!C11</f>
         <v/>
       </c>
       <c r="D12" s="8">
         <f>Productos!D11</f>
         <v/>
       </c>
       <c r="E12" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B12,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B12,Movimientos!$D$6:$D$216,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F12" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B12)-E12</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B12)-E12</f>
         <v/>
       </c>
       <c r="G12" s="10">
         <f>E12-F12</f>
         <v/>
       </c>
       <c r="H12" s="9">
         <f>IF(D12=0,0,INT(G12/D12))</f>
         <v/>
       </c>
       <c r="I12" s="9">
         <f>IF(D12=0,0,MOD(G12,D12))</f>
         <v/>
       </c>
       <c r="J12" s="11">
         <f>Productos!E11</f>
         <v/>
       </c>
       <c r="K12" s="12">
         <f>G12*J12</f>
         <v/>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="3">
         <f>Productos!B12</f>
         <v/>
       </c>
       <c r="C13" s="4">
         <f>Productos!C12</f>
         <v/>
       </c>
       <c r="D13" s="8">
         <f>Productos!D12</f>
         <v/>
       </c>
       <c r="E13" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B13,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B13,Movimientos!$D$6:$D$216,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F13" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B13)-E13</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B13)-E13</f>
         <v/>
       </c>
       <c r="G13" s="10">
         <f>E13-F13</f>
         <v/>
       </c>
       <c r="H13" s="9">
         <f>IF(D13=0,0,INT(G13/D13))</f>
         <v/>
       </c>
       <c r="I13" s="9">
         <f>IF(D13=0,0,MOD(G13,D13))</f>
         <v/>
       </c>
       <c r="J13" s="11">
         <f>Productos!E12</f>
         <v/>
       </c>
       <c r="K13" s="12">
         <f>G13*J13</f>
         <v/>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="3">
         <f>Productos!B13</f>
         <v/>
       </c>
       <c r="C14" s="4">
         <f>Productos!C13</f>
         <v/>
       </c>
       <c r="D14" s="8">
         <f>Productos!D13</f>
         <v/>
       </c>
       <c r="E14" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B14,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B14,Movimientos!$D$6:$D$216,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F14" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B14)-E14</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B14)-E14</f>
         <v/>
       </c>
       <c r="G14" s="10">
         <f>E14-F14</f>
         <v/>
       </c>
       <c r="H14" s="9">
         <f>IF(D14=0,0,INT(G14/D14))</f>
         <v/>
       </c>
       <c r="I14" s="9">
         <f>IF(D14=0,0,MOD(G14,D14))</f>
         <v/>
       </c>
       <c r="J14" s="11">
         <f>Productos!E13</f>
         <v/>
       </c>
       <c r="K14" s="12">
         <f>G14*J14</f>
         <v/>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="3">
         <f>Productos!B14</f>
         <v/>
       </c>
       <c r="C15" s="4">
         <f>Productos!C14</f>
         <v/>
       </c>
       <c r="D15" s="8">
         <f>Productos!D14</f>
         <v/>
       </c>
       <c r="E15" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B15,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B15,Movimientos!$D$6:$D$216,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F15" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B15)-E15</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B15)-E15</f>
         <v/>
       </c>
       <c r="G15" s="10">
         <f>E15-F15</f>
         <v/>
       </c>
       <c r="H15" s="9">
         <f>IF(D15=0,0,INT(G15/D15))</f>
         <v/>
       </c>
       <c r="I15" s="9">
         <f>IF(D15=0,0,MOD(G15,D15))</f>
         <v/>
       </c>
       <c r="J15" s="11">
         <f>Productos!E14</f>
         <v/>
       </c>
       <c r="K15" s="12">
         <f>G15*J15</f>
         <v/>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="3">
         <f>Productos!B15</f>
         <v/>
       </c>
       <c r="C16" s="4">
         <f>Productos!C15</f>
         <v/>
       </c>
       <c r="D16" s="8">
         <f>Productos!D15</f>
         <v/>
       </c>
       <c r="E16" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B16,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B16,Movimientos!$D$6:$D$216,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F16" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B16)-E16</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B16)-E16</f>
         <v/>
       </c>
       <c r="G16" s="10">
         <f>E16-F16</f>
         <v/>
       </c>
       <c r="H16" s="9">
         <f>IF(D16=0,0,INT(G16/D16))</f>
         <v/>
       </c>
       <c r="I16" s="9">
         <f>IF(D16=0,0,MOD(G16,D16))</f>
         <v/>
       </c>
       <c r="J16" s="11">
         <f>Productos!E15</f>
         <v/>
       </c>
       <c r="K16" s="12">
         <f>G16*J16</f>
         <v/>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="3">
         <f>Productos!B16</f>
         <v/>
       </c>
       <c r="C17" s="4">
         <f>Productos!C16</f>
         <v/>
       </c>
       <c r="D17" s="8">
         <f>Productos!D16</f>
         <v/>
       </c>
       <c r="E17" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B17,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B17,Movimientos!$D$6:$D$216,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F17" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B17)-E17</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B17)-E17</f>
         <v/>
       </c>
       <c r="G17" s="10">
         <f>E17-F17</f>
         <v/>
       </c>
       <c r="H17" s="9">
         <f>IF(D17=0,0,INT(G17/D17))</f>
         <v/>
       </c>
       <c r="I17" s="9">
         <f>IF(D17=0,0,MOD(G17,D17))</f>
         <v/>
       </c>
       <c r="J17" s="11">
         <f>Productos!E16</f>
         <v/>
       </c>
       <c r="K17" s="12">
         <f>G17*J17</f>
         <v/>
       </c>
     </row>
     <row r="18">
-      <c r="B18" s="13" t="inlineStr">
+      <c r="B18" s="3">
+        <f>Productos!B17</f>
+        <v/>
+      </c>
+      <c r="C18" s="4">
+        <f>Productos!C17</f>
+        <v/>
+      </c>
+      <c r="D18" s="8">
+        <f>Productos!D17</f>
+        <v/>
+      </c>
+      <c r="E18" s="9">
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B18,Movimientos!$D$6:$D$216,"Entrada Contenedor")</f>
+        <v/>
+      </c>
+      <c r="F18" s="9">
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B18)-E18</f>
+        <v/>
+      </c>
+      <c r="G18" s="10">
+        <f>E18-F18</f>
+        <v/>
+      </c>
+      <c r="H18" s="9">
+        <f>IF(D18=0,0,INT(G18/D18))</f>
+        <v/>
+      </c>
+      <c r="I18" s="9">
+        <f>IF(D18=0,0,MOD(G18,D18))</f>
+        <v/>
+      </c>
+      <c r="J18" s="11">
+        <f>Productos!E17</f>
+        <v/>
+      </c>
+      <c r="K18" s="12">
+        <f>G18*J18</f>
+        <v/>
+      </c>
+    </row>
+    <row r="19">
+      <c r="B19" s="3">
+        <f>Productos!B18</f>
+        <v/>
+      </c>
+      <c r="C19" s="4">
+        <f>Productos!C18</f>
+        <v/>
+      </c>
+      <c r="D19" s="8">
+        <f>Productos!D18</f>
+        <v/>
+      </c>
+      <c r="E19" s="9">
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B19,Movimientos!$D$6:$D$216,"Entrada Contenedor")</f>
+        <v/>
+      </c>
+      <c r="F19" s="9">
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B19)-E19</f>
+        <v/>
+      </c>
+      <c r="G19" s="10">
+        <f>E19-F19</f>
+        <v/>
+      </c>
+      <c r="H19" s="9">
+        <f>IF(D19=0,0,INT(G19/D19))</f>
+        <v/>
+      </c>
+      <c r="I19" s="9">
+        <f>IF(D19=0,0,MOD(G19,D19))</f>
+        <v/>
+      </c>
+      <c r="J19" s="11">
+        <f>Productos!E18</f>
+        <v/>
+      </c>
+      <c r="K19" s="12">
+        <f>G19*J19</f>
+        <v/>
+      </c>
+    </row>
+    <row r="20">
+      <c r="B20" s="3">
+        <f>Productos!B19</f>
+        <v/>
+      </c>
+      <c r="C20" s="4">
+        <f>Productos!C19</f>
+        <v/>
+      </c>
+      <c r="D20" s="8">
+        <f>Productos!D19</f>
+        <v/>
+      </c>
+      <c r="E20" s="9">
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B20,Movimientos!$D$6:$D$216,"Entrada Contenedor")</f>
+        <v/>
+      </c>
+      <c r="F20" s="9">
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B20)-E20</f>
+        <v/>
+      </c>
+      <c r="G20" s="10">
+        <f>E20-F20</f>
+        <v/>
+      </c>
+      <c r="H20" s="9">
+        <f>IF(D20=0,0,INT(G20/D20))</f>
+        <v/>
+      </c>
+      <c r="I20" s="9">
+        <f>IF(D20=0,0,MOD(G20,D20))</f>
+        <v/>
+      </c>
+      <c r="J20" s="11">
+        <f>Productos!E19</f>
+        <v/>
+      </c>
+      <c r="K20" s="12">
+        <f>G20*J20</f>
+        <v/>
+      </c>
+    </row>
+    <row r="21">
+      <c r="B21" s="3">
+        <f>Productos!B20</f>
+        <v/>
+      </c>
+      <c r="C21" s="4">
+        <f>Productos!C20</f>
+        <v/>
+      </c>
+      <c r="D21" s="8">
+        <f>Productos!D20</f>
+        <v/>
+      </c>
+      <c r="E21" s="9">
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B21,Movimientos!$D$6:$D$216,"Entrada Contenedor")</f>
+        <v/>
+      </c>
+      <c r="F21" s="9">
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B21)-E21</f>
+        <v/>
+      </c>
+      <c r="G21" s="10">
+        <f>E21-F21</f>
+        <v/>
+      </c>
+      <c r="H21" s="9">
+        <f>IF(D21=0,0,INT(G21/D21))</f>
+        <v/>
+      </c>
+      <c r="I21" s="9">
+        <f>IF(D21=0,0,MOD(G21,D21))</f>
+        <v/>
+      </c>
+      <c r="J21" s="11">
+        <f>Productos!E20</f>
+        <v/>
+      </c>
+      <c r="K21" s="12">
+        <f>G21*J21</f>
+        <v/>
+      </c>
+    </row>
+    <row r="22">
+      <c r="B22" s="3">
+        <f>Productos!B21</f>
+        <v/>
+      </c>
+      <c r="C22" s="4">
+        <f>Productos!C21</f>
+        <v/>
+      </c>
+      <c r="D22" s="8">
+        <f>Productos!D21</f>
+        <v/>
+      </c>
+      <c r="E22" s="9">
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B22,Movimientos!$D$6:$D$216,"Entrada Contenedor")</f>
+        <v/>
+      </c>
+      <c r="F22" s="9">
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B22)-E22</f>
+        <v/>
+      </c>
+      <c r="G22" s="10">
+        <f>E22-F22</f>
+        <v/>
+      </c>
+      <c r="H22" s="9">
+        <f>IF(D22=0,0,INT(G22/D22))</f>
+        <v/>
+      </c>
+      <c r="I22" s="9">
+        <f>IF(D22=0,0,MOD(G22,D22))</f>
+        <v/>
+      </c>
+      <c r="J22" s="11">
+        <f>Productos!E21</f>
+        <v/>
+      </c>
+      <c r="K22" s="12">
+        <f>G22*J22</f>
+        <v/>
+      </c>
+    </row>
+    <row r="23">
+      <c r="B23" s="3">
+        <f>Productos!B22</f>
+        <v/>
+      </c>
+      <c r="C23" s="4">
+        <f>Productos!C22</f>
+        <v/>
+      </c>
+      <c r="D23" s="8">
+        <f>Productos!D22</f>
+        <v/>
+      </c>
+      <c r="E23" s="9">
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B23,Movimientos!$D$6:$D$216,"Entrada Contenedor")</f>
+        <v/>
+      </c>
+      <c r="F23" s="9">
+        <f>SUMIFS(Movimientos!$G$6:$G$216,Movimientos!$F$6:$F$216,$B23)-E23</f>
+        <v/>
+      </c>
+      <c r="G23" s="10">
+        <f>E23-F23</f>
+        <v/>
+      </c>
+      <c r="H23" s="9">
+        <f>IF(D23=0,0,INT(G23/D23))</f>
+        <v/>
+      </c>
+      <c r="I23" s="9">
+        <f>IF(D23=0,0,MOD(G23,D23))</f>
+        <v/>
+      </c>
+      <c r="J23" s="11">
+        <f>Productos!E22</f>
+        <v/>
+      </c>
+      <c r="K23" s="12">
+        <f>G23*J23</f>
+        <v/>
+      </c>
+    </row>
+    <row r="24">
+      <c r="B24" s="13" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
-      <c r="K18" s="14">
-        <f>SUM(K6:K17)</f>
+      <c r="K24" s="14">
+        <f>SUM(K6:K23)</f>
         <v/>
       </c>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="G6:G17">
+  <conditionalFormatting sqref="G6:G23">
     <cfRule type="cellIs" priority="1" operator="lessThan" dxfId="0">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>