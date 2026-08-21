--- v0 (2026-06-22)
+++ v1 (2026-08-21)
@@ -201,52 +201,52 @@
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="TblMovimientos" displayName="TblMovimientos" ref="B5:I118" headerRowCount="1">
-  <autoFilter ref="B5:I118"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="TblMovimientos" displayName="TblMovimientos" ref="B5:I149" headerRowCount="1">
+  <autoFilter ref="B5:I149"/>
   <tableColumns count="8">
     <tableColumn id="2" name="ID"/>
     <tableColumn id="3" name="Fecha"/>
     <tableColumn id="4" name="Tipo Movimiento"/>
     <tableColumn id="5" name="Cliente / Canal"/>
     <tableColumn id="6" name="SKU"/>
     <tableColumn id="7" name="Piezas"/>
     <tableColumn id="8" name="Cajas Equiv."/>
     <tableColumn id="9" name="Referencia"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -780,51 +780,51 @@
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>333pc brick tile set</t>
         </is>
       </c>
       <c r="D16" s="4" t="n">
         <v>5</v>
       </c>
       <c r="E16" s="5" t="n">
         <v>1206.29</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:I118"/>
+  <dimension ref="A2:I149"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="32" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Histórico de Movimientos de Inventario</t>
         </is>
       </c>
     </row>
     <row r="5">
@@ -3549,1614 +3549,2816 @@
       <c r="E76" s="4" t="inlineStr">
         <is>
           <t>TRUs</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>PTL63</t>
         </is>
       </c>
       <c r="G76" s="6" t="n">
         <v>54</v>
       </c>
       <c r="H76" s="7" t="n">
         <v>9</v>
       </c>
       <c r="I76" s="4" t="inlineStr">
         <is>
           <t>Abril 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="B77" s="4" t="inlineStr">
         <is>
-          <t>M0083</t>
+          <t>M0090</t>
         </is>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>2025-11-01</t>
+          <t>2026-02-01</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
-          <t>Shopify</t>
+          <t>walmart.com</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
-          <t>PT32</t>
+          <t>PTM61</t>
         </is>
       </c>
       <c r="G77" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H77" s="7" t="n">
-        <v>0.33</v>
+        <v>0.05</v>
       </c>
       <c r="I77" s="4" t="inlineStr">
         <is>
-          <t>Noviembre 2025 (unidades)</t>
+          <t>Febrero 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="B78" s="4" t="inlineStr">
         <is>
-          <t>M0084</t>
+          <t>M0091</t>
         </is>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t>2025-11-01</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E78" s="4" t="inlineStr">
         <is>
-          <t>Shopify</t>
+          <t>Nelo</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
-          <t>PTJ48</t>
+          <t>PT60-GID</t>
         </is>
       </c>
       <c r="G78" s="6" t="n">
         <v>1</v>
       </c>
       <c r="H78" s="7" t="n">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="I78" s="4" t="inlineStr">
         <is>
-          <t>Noviembre 2025 (unidades)</t>
+          <t>Marzo 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="B79" s="4" t="inlineStr">
         <is>
-          <t>M0085</t>
+          <t>M0092</t>
         </is>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E79" s="4" t="inlineStr">
         <is>
-          <t>Shopify</t>
+          <t>Nelo</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
-          <t>PTJ48</t>
+          <t>PTM30</t>
         </is>
       </c>
       <c r="G79" s="6" t="n">
         <v>1</v>
       </c>
       <c r="H79" s="7" t="n">
         <v>0.17</v>
       </c>
       <c r="I79" s="4" t="inlineStr">
         <is>
-          <t>Diciembre 2025 (unidades)</t>
+          <t>Marzo 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="B80" s="4" t="inlineStr">
         <is>
-          <t>M0086</t>
+          <t>M0093</t>
         </is>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
-          <t>Shopify</t>
+          <t>Bazares</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
-          <t>PT60-GID</t>
+          <t>PT32</t>
         </is>
       </c>
       <c r="G80" s="6" t="n">
         <v>1</v>
       </c>
       <c r="H80" s="7" t="n">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="I80" s="4" t="inlineStr">
         <is>
-          <t>Diciembre 2025 (unidades)</t>
+          <t>Marzo 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="B81" s="4" t="inlineStr">
         <is>
-          <t>M0087</t>
+          <t>M0094</t>
         </is>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E81" s="4" t="inlineStr">
         <is>
-          <t>Shopify</t>
+          <t>Bazares</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
-          <t>PT80</t>
+          <t>PTJ48</t>
         </is>
       </c>
       <c r="G81" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H81" s="7" t="n">
-        <v>0.12</v>
+        <v>0.5</v>
       </c>
       <c r="I81" s="4" t="inlineStr">
         <is>
-          <t>Diciembre 2025 (unidades)</t>
+          <t>Marzo 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="B82" s="4" t="inlineStr">
         <is>
-          <t>M0088</t>
+          <t>M0095</t>
         </is>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E82" s="4" t="inlineStr">
         <is>
-          <t>Shopify</t>
+          <t>Bazares</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
-          <t>PTM61</t>
+          <t>PT63</t>
         </is>
       </c>
       <c r="G82" s="6" t="n">
         <v>1</v>
       </c>
       <c r="H82" s="7" t="n">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="I82" s="4" t="inlineStr">
         <is>
-          <t>Diciembre 2025 (unidades)</t>
+          <t>Marzo 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="B83" s="4" t="inlineStr">
         <is>
-          <t>M0089</t>
+          <t>M0096</t>
         </is>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
-          <t>Shopify</t>
+          <t>Bazares</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
-          <t>PTL333</t>
+          <t>PT60-GID</t>
         </is>
       </c>
       <c r="G83" s="6" t="n">
         <v>1</v>
       </c>
       <c r="H83" s="7" t="n">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="I83" s="4" t="inlineStr">
         <is>
-          <t>Diciembre 2025 (unidades)</t>
+          <t>Marzo 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="B84" s="4" t="inlineStr">
         <is>
-          <t>M0090</t>
+          <t>M0097</t>
         </is>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E84" s="4" t="inlineStr">
         <is>
-          <t>walmart.com</t>
+          <t>Bazares</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
-          <t>PTM61</t>
+          <t>PT80</t>
         </is>
       </c>
       <c r="G84" s="6" t="n">
         <v>1</v>
       </c>
       <c r="H84" s="7" t="n">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="I84" s="4" t="inlineStr">
         <is>
-          <t>Febrero 2026 (unidades)</t>
+          <t>Marzo 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="B85" s="4" t="inlineStr">
         <is>
-          <t>M0091</t>
+          <t>M0098</t>
         </is>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E85" s="4" t="inlineStr">
         <is>
-          <t>Nelo</t>
+          <t>Bazares</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
-          <t>PT60-GID</t>
+          <t>PTM30</t>
         </is>
       </c>
       <c r="G85" s="6" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H85" s="7" t="n">
-        <v>0.12</v>
+        <v>1.67</v>
       </c>
       <c r="I85" s="4" t="inlineStr">
         <is>
           <t>Marzo 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="B86" s="4" t="inlineStr">
         <is>
-          <t>M0092</t>
+          <t>M0099</t>
         </is>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
-          <t>Nelo</t>
+          <t>Bazares</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
-          <t>PTM30</t>
+          <t>PTM61</t>
         </is>
       </c>
       <c r="G86" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H86" s="7" t="n">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="I86" s="4" t="inlineStr">
         <is>
           <t>Marzo 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="B87" s="4" t="inlineStr">
         <is>
-          <t>M0093</t>
+          <t>M0100</t>
         </is>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E87" s="4" t="inlineStr">
         <is>
           <t>Bazares</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
-          <t>PT32</t>
+          <t>PTM101</t>
         </is>
       </c>
       <c r="G87" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="H87" s="7" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.17</v>
       </c>
       <c r="I87" s="4" t="inlineStr">
         <is>
           <t>Marzo 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="B88" s="4" t="inlineStr">
         <is>
-          <t>M0094</t>
+          <t>M0101</t>
         </is>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E88" s="4" t="inlineStr">
         <is>
           <t>Bazares</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
-          <t>PTJ48</t>
+          <t>PTL333</t>
         </is>
       </c>
       <c r="G88" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H88" s="7" t="n">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="I88" s="4" t="inlineStr">
         <is>
           <t>Marzo 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="B89" s="4" t="inlineStr">
         <is>
-          <t>M0095</t>
+          <t>M0173</t>
         </is>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
-          <t>Bazares</t>
+          <t>Juguetron</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
-          <t>PT63</t>
+          <t>PT32</t>
         </is>
       </c>
       <c r="G89" s="6" t="n">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="H89" s="7" t="n">
-        <v>0.2</v>
+        <v>3</v>
       </c>
       <c r="I89" s="4" t="inlineStr">
         <is>
-          <t>Marzo 2026 (unidades)</t>
+          <t>Julio 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="B90" s="4" t="inlineStr">
         <is>
-          <t>M0096</t>
+          <t>M0174</t>
         </is>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E90" s="4" t="inlineStr">
         <is>
-          <t>Bazares</t>
+          <t>Juguetron</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
-          <t>PT60-GID</t>
+          <t>PTJ48</t>
         </is>
       </c>
       <c r="G90" s="6" t="n">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="H90" s="7" t="n">
-        <v>0.12</v>
+        <v>4</v>
       </c>
       <c r="I90" s="4" t="inlineStr">
         <is>
-          <t>Marzo 2026 (unidades)</t>
+          <t>Julio 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="B91" s="4" t="inlineStr">
         <is>
-          <t>M0097</t>
+          <t>M0175</t>
         </is>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E91" s="4" t="inlineStr">
         <is>
-          <t>Bazares</t>
+          <t>Juguetron</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
-          <t>PT80</t>
+          <t>PT61</t>
         </is>
       </c>
       <c r="G91" s="6" t="n">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="H91" s="7" t="n">
-        <v>0.12</v>
+        <v>7</v>
       </c>
       <c r="I91" s="4" t="inlineStr">
         <is>
-          <t>Marzo 2026 (unidades)</t>
+          <t>Julio 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="B92" s="4" t="inlineStr">
         <is>
-          <t>M0098</t>
+          <t>M0176</t>
         </is>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
-          <t>Bazares</t>
+          <t>Juguetron</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
-          <t>PTM30</t>
+          <t>PT63</t>
         </is>
       </c>
       <c r="G92" s="6" t="n">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="H92" s="7" t="n">
-        <v>1.67</v>
+        <v>13</v>
       </c>
       <c r="I92" s="4" t="inlineStr">
         <is>
-          <t>Marzo 2026 (unidades)</t>
+          <t>Julio 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="B93" s="4" t="inlineStr">
         <is>
-          <t>M0099</t>
+          <t>M0177</t>
         </is>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E93" s="4" t="inlineStr">
         <is>
-          <t>Bazares</t>
+          <t>Juguetron</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
-          <t>PTM61</t>
+          <t>PT60-GID</t>
         </is>
       </c>
       <c r="G93" s="6" t="n">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="H93" s="7" t="n">
-        <v>0.1</v>
+        <v>4</v>
       </c>
       <c r="I93" s="4" t="inlineStr">
         <is>
-          <t>Marzo 2026 (unidades)</t>
+          <t>Julio 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="B94" s="4" t="inlineStr">
         <is>
-          <t>M0100</t>
+          <t>M0178</t>
         </is>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E94" s="4" t="inlineStr">
         <is>
-          <t>Bazares</t>
+          <t>Juguetron</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
-          <t>PTM101</t>
+          <t>PTM30</t>
         </is>
       </c>
       <c r="G94" s="6" t="n">
-        <v>6</v>
+        <v>66</v>
       </c>
       <c r="H94" s="7" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="I94" s="4" t="inlineStr">
         <is>
-          <t>Marzo 2026 (unidades)</t>
+          <t>Julio 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="B95" s="4" t="inlineStr">
         <is>
-          <t>M0101</t>
+          <t>M0179</t>
         </is>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
-          <t>Bazares</t>
+          <t>Juguetron</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
-          <t>PTL333</t>
+          <t>PTM61</t>
         </is>
       </c>
       <c r="G95" s="6" t="n">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="H95" s="7" t="n">
-        <v>0.2</v>
+        <v>3</v>
       </c>
       <c r="I95" s="4" t="inlineStr">
         <is>
-          <t>Marzo 2026 (unidades)</t>
+          <t>Julio 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="B96" s="4" t="inlineStr">
         <is>
-          <t>M0102</t>
+          <t>M0180</t>
         </is>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E96" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>Juguetron</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
-          <t>PTJ48</t>
+          <t>PTM101</t>
         </is>
       </c>
       <c r="G96" s="6" t="n">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="H96" s="7" t="n">
-        <v>0.17</v>
+        <v>5</v>
       </c>
       <c r="I96" s="4" t="inlineStr">
         <is>
-          <t>Febrero 2026 (unidades)</t>
+          <t>Julio 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="B97" s="4" t="inlineStr">
         <is>
-          <t>M0103</t>
+          <t>M0181</t>
         </is>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E97" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>Juguetron</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
-          <t>PT60-GID</t>
+          <t>PTL63</t>
         </is>
       </c>
       <c r="G97" s="6" t="n">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="H97" s="7" t="n">
-        <v>0.12</v>
+        <v>14</v>
       </c>
       <c r="I97" s="4" t="inlineStr">
         <is>
-          <t>Marzo 2026 (unidades)</t>
+          <t>Julio 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="B98" s="4" t="inlineStr">
         <is>
-          <t>M0104</t>
+          <t>M0220</t>
         </is>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>Friends and Family</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
-          <t>PT60-GID</t>
+          <t>PT32</t>
         </is>
       </c>
       <c r="G98" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H98" s="7" t="n">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="I98" s="4" t="inlineStr">
         <is>
-          <t>Mayo 2026 (unidades)</t>
+          <t>Marzo 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="B99" s="4" t="inlineStr">
         <is>
-          <t>M0105</t>
+          <t>M0221</t>
         </is>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E99" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>Friends and Family</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
-          <t>PT80</t>
+          <t>PT32</t>
         </is>
       </c>
       <c r="G99" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H99" s="7" t="n">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="I99" s="4" t="inlineStr">
         <is>
-          <t>Abril 2026 (unidades)</t>
+          <t>Mayo 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="B100" s="4" t="inlineStr">
         <is>
-          <t>M0106</t>
+          <t>M0222</t>
         </is>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E100" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>Friends and Family</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
-          <t>PTM30</t>
+          <t>PTJ48</t>
         </is>
       </c>
       <c r="G100" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H100" s="7" t="n">
-        <v>0.5</v>
+        <v>0.33</v>
       </c>
       <c r="I100" s="4" t="inlineStr">
         <is>
-          <t>Marzo 2026 (unidades)</t>
+          <t>Diciembre 2025 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="B101" s="4" t="inlineStr">
         <is>
-          <t>M0107</t>
+          <t>M0223</t>
         </is>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E101" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>Friends and Family</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
-          <t>PTM30</t>
+          <t>PTJ48</t>
         </is>
       </c>
       <c r="G101" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H101" s="7" t="n">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="I101" s="4" t="inlineStr">
         <is>
           <t>Abril 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="B102" s="4" t="inlineStr">
         <is>
-          <t>M0108</t>
+          <t>M0224</t>
         </is>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E102" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>Friends and Family</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
-          <t>PTM30</t>
+          <t>PT61</t>
         </is>
       </c>
       <c r="G102" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H102" s="7" t="n">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="I102" s="4" t="inlineStr">
         <is>
-          <t>Mayo 2026 (unidades)</t>
+          <t>Abril 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="B103" s="4" t="inlineStr">
         <is>
-          <t>M0109</t>
+          <t>M0225</t>
         </is>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E103" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>Friends and Family</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
-          <t>PTM61</t>
+          <t>PT80</t>
         </is>
       </c>
       <c r="G103" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H103" s="7" t="n">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="I103" s="4" t="inlineStr">
         <is>
           <t>Abril 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="B104" s="4" t="inlineStr">
         <is>
-          <t>M0110</t>
+          <t>M0226</t>
         </is>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E104" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>Friends and Family</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
-          <t>PTM61</t>
+          <t>PT101</t>
         </is>
       </c>
       <c r="G104" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H104" s="7" t="n">
-        <v>0.05</v>
+        <v>0.67</v>
       </c>
       <c r="I104" s="4" t="inlineStr">
         <is>
-          <t>Mayo 2026 (unidades)</t>
+          <t>Marzo 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="B105" s="4" t="inlineStr">
         <is>
-          <t>M0111</t>
+          <t>M0227</t>
         </is>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E105" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>Friends and Family</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
-          <t>PTL333</t>
+          <t>PTM101</t>
         </is>
       </c>
       <c r="G105" s="6" t="n">
         <v>1</v>
       </c>
       <c r="H105" s="7" t="n">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="I105" s="4" t="inlineStr">
         <is>
-          <t>Abril 2026 (unidades)</t>
+          <t>Marzo 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="B106" s="4" t="inlineStr">
         <is>
-          <t>M0112</t>
+          <t>M0240</t>
         </is>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2025-11-01</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>Sell In</t>
         </is>
       </c>
       <c r="E106" s="4" t="inlineStr">
         <is>
-          <t>Mercado Libre</t>
+          <t>Shopify</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
-          <t>PTL333</t>
+          <t>PTJ48</t>
         </is>
       </c>
       <c r="G106" s="6" t="n">
         <v>1</v>
       </c>
       <c r="H106" s="7" t="n">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="I106" s="4" t="inlineStr">
         <is>
-          <t>Mayo 2026 (unidades)</t>
+          <t>Noviembre 2025 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="B107" s="4" t="inlineStr">
         <is>
-          <t>M0149</t>
+          <t>M0241</t>
         </is>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E107" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Shopify</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
-          <t>PT32</t>
+          <t>PTJ48</t>
         </is>
       </c>
       <c r="G107" s="6" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="H107" s="7" t="n"/>
+        <v>1</v>
+      </c>
+      <c r="H107" s="7" t="n">
+        <v>0.17</v>
+      </c>
       <c r="I107" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Diciembre 2025 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="B108" s="4" t="inlineStr">
         <is>
-          <t>M0150</t>
+          <t>M0242</t>
         </is>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E108" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Shopify</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
-          <t>PTJ48</t>
+          <t>PT60-GID</t>
         </is>
       </c>
       <c r="G108" s="6" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="H108" s="7" t="n"/>
+        <v>1</v>
+      </c>
+      <c r="H108" s="7" t="n">
+        <v>0.12</v>
+      </c>
       <c r="I108" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Diciembre 2025 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="B109" s="4" t="inlineStr">
         <is>
-          <t>M0151</t>
+          <t>M0243</t>
         </is>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E109" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Shopify</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
-          <t>PT61</t>
+          <t>PT80</t>
         </is>
       </c>
       <c r="G109" s="6" t="n">
         <v>1</v>
       </c>
-      <c r="H109" s="7" t="n"/>
+      <c r="H109" s="7" t="n">
+        <v>0.12</v>
+      </c>
       <c r="I109" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Diciembre 2025 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="B110" s="4" t="inlineStr">
         <is>
-          <t>M0152</t>
+          <t>M0244</t>
         </is>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2025-11-01</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E110" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Shopify</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
-          <t>PT63</t>
+          <t>PTM30</t>
         </is>
       </c>
       <c r="G110" s="6" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="H110" s="7" t="n"/>
+        <v>2</v>
+      </c>
+      <c r="H110" s="7" t="n">
+        <v>0.33</v>
+      </c>
       <c r="I110" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Noviembre 2025 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="B111" s="4" t="inlineStr">
         <is>
-          <t>M0153</t>
+          <t>M0245</t>
         </is>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E111" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Shopify</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
-          <t>PT60-GID</t>
+          <t>PTM61</t>
         </is>
       </c>
       <c r="G111" s="6" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H111" s="7" t="n"/>
+        <v>1</v>
+      </c>
+      <c r="H111" s="7" t="n">
+        <v>0.05</v>
+      </c>
       <c r="I111" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Diciembre 2025 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="B112" s="4" t="inlineStr">
         <is>
-          <t>M0154</t>
+          <t>M0246</t>
         </is>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E112" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Shopify</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
-          <t>PT80</t>
+          <t>PTL333</t>
         </is>
       </c>
       <c r="G112" s="6" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="H112" s="7" t="n"/>
+        <v>1</v>
+      </c>
+      <c r="H112" s="7" t="n">
+        <v>0.2</v>
+      </c>
       <c r="I112" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Diciembre 2025 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="B113" s="4" t="inlineStr">
         <is>
-          <t>M0155</t>
+          <t>M0778</t>
         </is>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E113" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>TRUs</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
-          <t>PT101</t>
+          <t>PT61</t>
         </is>
       </c>
       <c r="G113" s="6" t="n">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="H113" s="7" t="n"/>
+        <v>12</v>
+      </c>
+      <c r="H113" s="7" t="n">
+        <v>2</v>
+      </c>
       <c r="I113" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Julio 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="B114" s="4" t="inlineStr">
         <is>
-          <t>M0156</t>
+          <t>M0779</t>
         </is>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E114" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>TRUs</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
-          <t>PTM30</t>
+          <t>PT63</t>
         </is>
       </c>
       <c r="G114" s="6" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="H114" s="7" t="n"/>
+        <v>10</v>
+      </c>
+      <c r="H114" s="7" t="n">
+        <v>2</v>
+      </c>
       <c r="I114" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Julio 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="B115" s="4" t="inlineStr">
         <is>
-          <t>M0157</t>
+          <t>M0780</t>
         </is>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E115" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>TRUs</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
-          <t>PTM61</t>
+          <t>PT101</t>
         </is>
       </c>
       <c r="G115" s="6" t="n">
         <v>6</v>
       </c>
-      <c r="H115" s="7" t="n"/>
+      <c r="H115" s="7" t="n">
+        <v>2</v>
+      </c>
       <c r="I115" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Julio 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="B116" s="4" t="inlineStr">
         <is>
-          <t>M0158</t>
+          <t>M0781</t>
         </is>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E116" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>TRUs</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
-          <t>PTM101</t>
+          <t>PTM30</t>
         </is>
       </c>
       <c r="G116" s="6" t="n">
+        <v>18</v>
+      </c>
+      <c r="H116" s="7" t="n">
         <v>3</v>
       </c>
-      <c r="H116" s="7" t="n"/>
       <c r="I116" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Julio 2026 (cajas)</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="B117" s="4" t="inlineStr">
         <is>
-          <t>M0159</t>
+          <t>M0812</t>
         </is>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-01-01</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E117" s="4" t="inlineStr">
         <is>
-          <t>Muestra</t>
+          <t>Mercado Libre</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
-          <t>PTL63</t>
+          <t>PTJ48</t>
         </is>
       </c>
       <c r="G117" s="6" t="n">
         <v>1</v>
       </c>
-      <c r="H117" s="7" t="n"/>
+      <c r="H117" s="7" t="n">
+        <v>0.17</v>
+      </c>
       <c r="I117" s="4" t="inlineStr">
         <is>
-          <t>Muestras (corte acumulado)</t>
+          <t>Enero 2026 (unidades)</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="B118" s="4" t="inlineStr">
         <is>
-          <t>M0160</t>
+          <t>M0813</t>
         </is>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-08-01</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
-          <t>Merma</t>
+          <t>Sell In</t>
         </is>
       </c>
       <c r="E118" s="4" t="inlineStr">
         <is>
-          <t>Merma</t>
+          <t>Mercado Libre</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
-          <t>PTM61</t>
+          <t>PT63</t>
         </is>
       </c>
       <c r="G118" s="6" t="n">
         <v>1</v>
       </c>
-      <c r="H118" s="7" t="n"/>
+      <c r="H118" s="7" t="n">
+        <v>0.2</v>
+      </c>
       <c r="I118" s="4" t="inlineStr">
+        <is>
+          <t>Agosto 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="B119" s="4" t="inlineStr">
+        <is>
+          <t>M0814</t>
+        </is>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E119" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F119" s="4" t="inlineStr">
+        <is>
+          <t>PT60-GID</t>
+        </is>
+      </c>
+      <c r="G119" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H119" s="7" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="I119" s="4" t="inlineStr">
+        <is>
+          <t>Marzo 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="B120" s="4" t="inlineStr">
+        <is>
+          <t>M0815</t>
+        </is>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E120" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F120" s="4" t="inlineStr">
+        <is>
+          <t>PT60-GID</t>
+        </is>
+      </c>
+      <c r="G120" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H120" s="7" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="I120" s="4" t="inlineStr">
+        <is>
+          <t>Abril 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="B121" s="4" t="inlineStr">
+        <is>
+          <t>M0816</t>
+        </is>
+      </c>
+      <c r="C121" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="D121" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E121" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F121" s="4" t="inlineStr">
+        <is>
+          <t>PT60-GID</t>
+        </is>
+      </c>
+      <c r="G121" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H121" s="7" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="I121" s="4" t="inlineStr">
+        <is>
+          <t>Mayo 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="B122" s="4" t="inlineStr">
+        <is>
+          <t>M0817</t>
+        </is>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="D122" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E122" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F122" s="4" t="inlineStr">
+        <is>
+          <t>PT80</t>
+        </is>
+      </c>
+      <c r="G122" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H122" s="7" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="I122" s="4" t="inlineStr">
+        <is>
+          <t>Abril 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="B123" s="4" t="inlineStr">
+        <is>
+          <t>M0818</t>
+        </is>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>2026-02-01</t>
+        </is>
+      </c>
+      <c r="D123" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E123" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F123" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G123" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H123" s="7" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I123" s="4" t="inlineStr">
+        <is>
+          <t>Febrero 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="B124" s="4" t="inlineStr">
+        <is>
+          <t>M0819</t>
+        </is>
+      </c>
+      <c r="C124" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="D124" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E124" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F124" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G124" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H124" s="7" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I124" s="4" t="inlineStr">
+        <is>
+          <t>Marzo 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="B125" s="4" t="inlineStr">
+        <is>
+          <t>M0820</t>
+        </is>
+      </c>
+      <c r="C125" s="4" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E125" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F125" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G125" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H125" s="7" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I125" s="4" t="inlineStr">
+        <is>
+          <t>Abril 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="B126" s="4" t="inlineStr">
+        <is>
+          <t>M0821</t>
+        </is>
+      </c>
+      <c r="C126" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="D126" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E126" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F126" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G126" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H126" s="7" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I126" s="4" t="inlineStr">
+        <is>
+          <t>Mayo 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="B127" s="4" t="inlineStr">
+        <is>
+          <t>M0822</t>
+        </is>
+      </c>
+      <c r="C127" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E127" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F127" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G127" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H127" s="7" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I127" s="4" t="inlineStr">
+        <is>
+          <t>Junio 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="B128" s="4" t="inlineStr">
+        <is>
+          <t>M0823</t>
+        </is>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E128" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F128" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G128" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H128" s="7" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I128" s="4" t="inlineStr">
+        <is>
+          <t>Julio 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="B129" s="4" t="inlineStr">
+        <is>
+          <t>M0824</t>
+        </is>
+      </c>
+      <c r="C129" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="D129" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E129" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F129" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G129" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H129" s="7" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="I129" s="4" t="inlineStr">
+        <is>
+          <t>Agosto 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="B130" s="4" t="inlineStr">
+        <is>
+          <t>M0825</t>
+        </is>
+      </c>
+      <c r="C130" s="4" t="inlineStr">
+        <is>
+          <t>2026-02-01</t>
+        </is>
+      </c>
+      <c r="D130" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E130" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F130" s="4" t="inlineStr">
+        <is>
+          <t>PTM61</t>
+        </is>
+      </c>
+      <c r="G130" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H130" s="7" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="I130" s="4" t="inlineStr">
+        <is>
+          <t>Febrero 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="B131" s="4" t="inlineStr">
+        <is>
+          <t>M0826</t>
+        </is>
+      </c>
+      <c r="C131" s="4" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="D131" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E131" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F131" s="4" t="inlineStr">
+        <is>
+          <t>PTM61</t>
+        </is>
+      </c>
+      <c r="G131" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="H131" s="7" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="I131" s="4" t="inlineStr">
+        <is>
+          <t>Abril 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="B132" s="4" t="inlineStr">
+        <is>
+          <t>M0827</t>
+        </is>
+      </c>
+      <c r="C132" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="D132" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E132" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F132" s="4" t="inlineStr">
+        <is>
+          <t>PTM61</t>
+        </is>
+      </c>
+      <c r="G132" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H132" s="7" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="I132" s="4" t="inlineStr">
+        <is>
+          <t>Mayo 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="B133" s="4" t="inlineStr">
+        <is>
+          <t>M0828</t>
+        </is>
+      </c>
+      <c r="C133" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="D133" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E133" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F133" s="4" t="inlineStr">
+        <is>
+          <t>PTM61</t>
+        </is>
+      </c>
+      <c r="G133" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H133" s="7" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="I133" s="4" t="inlineStr">
+        <is>
+          <t>Junio 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="B134" s="4" t="inlineStr">
+        <is>
+          <t>M0829</t>
+        </is>
+      </c>
+      <c r="C134" s="4" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="D134" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E134" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F134" s="4" t="inlineStr">
+        <is>
+          <t>PTM61</t>
+        </is>
+      </c>
+      <c r="G134" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="H134" s="7" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="I134" s="4" t="inlineStr">
+        <is>
+          <t>Julio 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="B135" s="4" t="inlineStr">
+        <is>
+          <t>M0830</t>
+        </is>
+      </c>
+      <c r="C135" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="D135" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E135" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F135" s="4" t="inlineStr">
+        <is>
+          <t>PTM61</t>
+        </is>
+      </c>
+      <c r="G135" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H135" s="7" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="I135" s="4" t="inlineStr">
+        <is>
+          <t>Agosto 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="B136" s="4" t="inlineStr">
+        <is>
+          <t>M0831</t>
+        </is>
+      </c>
+      <c r="C136" s="4" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="D136" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E136" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F136" s="4" t="inlineStr">
+        <is>
+          <t>PTL333</t>
+        </is>
+      </c>
+      <c r="G136" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H136" s="7" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="I136" s="4" t="inlineStr">
+        <is>
+          <t>Abril 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="B137" s="4" t="inlineStr">
+        <is>
+          <t>M0832</t>
+        </is>
+      </c>
+      <c r="C137" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="D137" s="4" t="inlineStr">
+        <is>
+          <t>Sell In</t>
+        </is>
+      </c>
+      <c r="E137" s="4" t="inlineStr">
+        <is>
+          <t>Mercado Libre</t>
+        </is>
+      </c>
+      <c r="F137" s="4" t="inlineStr">
+        <is>
+          <t>PTL333</t>
+        </is>
+      </c>
+      <c r="G137" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H137" s="7" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="I137" s="4" t="inlineStr">
+        <is>
+          <t>Mayo 2026 (unidades)</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="B138" s="4" t="inlineStr">
+        <is>
+          <t>M0800</t>
+        </is>
+      </c>
+      <c r="C138" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="D138" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E138" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F138" s="4" t="inlineStr">
+        <is>
+          <t>PT32</t>
+        </is>
+      </c>
+      <c r="G138" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H138" s="7" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="I138" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="B139" s="4" t="inlineStr">
+        <is>
+          <t>M0801</t>
+        </is>
+      </c>
+      <c r="C139" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="D139" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E139" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F139" s="4" t="inlineStr">
+        <is>
+          <t>PTJ48</t>
+        </is>
+      </c>
+      <c r="G139" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H139" s="7" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="I139" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="B140" s="4" t="inlineStr">
+        <is>
+          <t>M0802</t>
+        </is>
+      </c>
+      <c r="C140" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="D140" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E140" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F140" s="4" t="inlineStr">
+        <is>
+          <t>PT61</t>
+        </is>
+      </c>
+      <c r="G140" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H140" s="7" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="I140" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="B141" s="4" t="inlineStr">
+        <is>
+          <t>M0803</t>
+        </is>
+      </c>
+      <c r="C141" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="D141" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E141" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F141" s="4" t="inlineStr">
+        <is>
+          <t>PT63</t>
+        </is>
+      </c>
+      <c r="G141" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="H141" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="I141" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="B142" s="4" t="inlineStr">
+        <is>
+          <t>M0804</t>
+        </is>
+      </c>
+      <c r="C142" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="D142" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E142" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F142" s="4" t="inlineStr">
+        <is>
+          <t>PT60-GID</t>
+        </is>
+      </c>
+      <c r="G142" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H142" s="7" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="I142" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="B143" s="4" t="inlineStr">
+        <is>
+          <t>M0805</t>
+        </is>
+      </c>
+      <c r="C143" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="D143" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E143" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F143" s="4" t="inlineStr">
+        <is>
+          <t>PT80</t>
+        </is>
+      </c>
+      <c r="G143" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="H143" s="7" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="I143" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="B144" s="4" t="inlineStr">
+        <is>
+          <t>M0806</t>
+        </is>
+      </c>
+      <c r="C144" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="D144" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E144" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F144" s="4" t="inlineStr">
+        <is>
+          <t>PT101</t>
+        </is>
+      </c>
+      <c r="G144" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="H144" s="7" t="n">
+        <v>1.67</v>
+      </c>
+      <c r="I144" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="B145" s="4" t="inlineStr">
+        <is>
+          <t>M0807</t>
+        </is>
+      </c>
+      <c r="C145" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="D145" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E145" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F145" s="4" t="inlineStr">
+        <is>
+          <t>PTM30</t>
+        </is>
+      </c>
+      <c r="G145" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="H145" s="7" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="I145" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="B146" s="4" t="inlineStr">
+        <is>
+          <t>M0808</t>
+        </is>
+      </c>
+      <c r="C146" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="D146" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E146" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F146" s="4" t="inlineStr">
+        <is>
+          <t>PTM61</t>
+        </is>
+      </c>
+      <c r="G146" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="H146" s="7" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="I146" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="B147" s="4" t="inlineStr">
+        <is>
+          <t>M0809</t>
+        </is>
+      </c>
+      <c r="C147" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="D147" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E147" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F147" s="4" t="inlineStr">
+        <is>
+          <t>PTM101</t>
+        </is>
+      </c>
+      <c r="G147" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H147" s="7" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="I147" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="B148" s="4" t="inlineStr">
+        <is>
+          <t>M0810</t>
+        </is>
+      </c>
+      <c r="C148" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="D148" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="E148" s="4" t="inlineStr">
+        <is>
+          <t>Muestra</t>
+        </is>
+      </c>
+      <c r="F148" s="4" t="inlineStr">
+        <is>
+          <t>PTL63</t>
+        </is>
+      </c>
+      <c r="G148" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H148" s="7" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="I148" s="4" t="inlineStr">
+        <is>
+          <t>Muestras (corte acumulado)</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="B149" s="4" t="inlineStr">
+        <is>
+          <t>M0811</t>
+        </is>
+      </c>
+      <c r="C149" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="D149" s="4" t="inlineStr">
+        <is>
+          <t>Merma</t>
+        </is>
+      </c>
+      <c r="E149" s="4" t="inlineStr">
+        <is>
+          <t>Merma</t>
+        </is>
+      </c>
+      <c r="F149" s="4" t="inlineStr">
+        <is>
+          <t>PTM61</t>
+        </is>
+      </c>
+      <c r="G149" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H149" s="7" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="I149" s="4" t="inlineStr">
         <is>
           <t>Merma (corte acumulado)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="1">
     <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A2:K18"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
@@ -5233,517 +6435,517 @@
           <t>Costo
 Unitario</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Valor Inventario
 (MXN)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="B6" s="3">
         <f>Productos!B5</f>
         <v/>
       </c>
       <c r="C6" s="4">
         <f>Productos!C5</f>
         <v/>
       </c>
       <c r="D6" s="8">
         <f>Productos!D5</f>
         <v/>
       </c>
       <c r="E6" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B6,Movimientos!$D$6:$D$118,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B6,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F6" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B6)-E6</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B6)-E6</f>
         <v/>
       </c>
       <c r="G6" s="10">
         <f>E6-F6</f>
         <v/>
       </c>
       <c r="H6" s="9">
         <f>IF(D6=0,0,INT(G6/D6))</f>
         <v/>
       </c>
       <c r="I6" s="9">
         <f>IF(D6=0,0,MOD(G6,D6))</f>
         <v/>
       </c>
       <c r="J6" s="11">
         <f>Productos!E5</f>
         <v/>
       </c>
       <c r="K6" s="12">
         <f>G6*J6</f>
         <v/>
       </c>
     </row>
     <row r="7">
       <c r="B7" s="3">
         <f>Productos!B6</f>
         <v/>
       </c>
       <c r="C7" s="4">
         <f>Productos!C6</f>
         <v/>
       </c>
       <c r="D7" s="8">
         <f>Productos!D6</f>
         <v/>
       </c>
       <c r="E7" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B7,Movimientos!$D$6:$D$118,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B7,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F7" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B7)-E7</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B7)-E7</f>
         <v/>
       </c>
       <c r="G7" s="10">
         <f>E7-F7</f>
         <v/>
       </c>
       <c r="H7" s="9">
         <f>IF(D7=0,0,INT(G7/D7))</f>
         <v/>
       </c>
       <c r="I7" s="9">
         <f>IF(D7=0,0,MOD(G7,D7))</f>
         <v/>
       </c>
       <c r="J7" s="11">
         <f>Productos!E6</f>
         <v/>
       </c>
       <c r="K7" s="12">
         <f>G7*J7</f>
         <v/>
       </c>
     </row>
     <row r="8">
       <c r="B8" s="3">
         <f>Productos!B7</f>
         <v/>
       </c>
       <c r="C8" s="4">
         <f>Productos!C7</f>
         <v/>
       </c>
       <c r="D8" s="8">
         <f>Productos!D7</f>
         <v/>
       </c>
       <c r="E8" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B8,Movimientos!$D$6:$D$118,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B8,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F8" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B8)-E8</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B8)-E8</f>
         <v/>
       </c>
       <c r="G8" s="10">
         <f>E8-F8</f>
         <v/>
       </c>
       <c r="H8" s="9">
         <f>IF(D8=0,0,INT(G8/D8))</f>
         <v/>
       </c>
       <c r="I8" s="9">
         <f>IF(D8=0,0,MOD(G8,D8))</f>
         <v/>
       </c>
       <c r="J8" s="11">
         <f>Productos!E7</f>
         <v/>
       </c>
       <c r="K8" s="12">
         <f>G8*J8</f>
         <v/>
       </c>
     </row>
     <row r="9">
       <c r="B9" s="3">
         <f>Productos!B8</f>
         <v/>
       </c>
       <c r="C9" s="4">
         <f>Productos!C8</f>
         <v/>
       </c>
       <c r="D9" s="8">
         <f>Productos!D8</f>
         <v/>
       </c>
       <c r="E9" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B9,Movimientos!$D$6:$D$118,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B9,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F9" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B9)-E9</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B9)-E9</f>
         <v/>
       </c>
       <c r="G9" s="10">
         <f>E9-F9</f>
         <v/>
       </c>
       <c r="H9" s="9">
         <f>IF(D9=0,0,INT(G9/D9))</f>
         <v/>
       </c>
       <c r="I9" s="9">
         <f>IF(D9=0,0,MOD(G9,D9))</f>
         <v/>
       </c>
       <c r="J9" s="11">
         <f>Productos!E8</f>
         <v/>
       </c>
       <c r="K9" s="12">
         <f>G9*J9</f>
         <v/>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="3">
         <f>Productos!B9</f>
         <v/>
       </c>
       <c r="C10" s="4">
         <f>Productos!C9</f>
         <v/>
       </c>
       <c r="D10" s="8">
         <f>Productos!D9</f>
         <v/>
       </c>
       <c r="E10" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B10,Movimientos!$D$6:$D$118,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B10,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F10" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B10)-E10</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B10)-E10</f>
         <v/>
       </c>
       <c r="G10" s="10">
         <f>E10-F10</f>
         <v/>
       </c>
       <c r="H10" s="9">
         <f>IF(D10=0,0,INT(G10/D10))</f>
         <v/>
       </c>
       <c r="I10" s="9">
         <f>IF(D10=0,0,MOD(G10,D10))</f>
         <v/>
       </c>
       <c r="J10" s="11">
         <f>Productos!E9</f>
         <v/>
       </c>
       <c r="K10" s="12">
         <f>G10*J10</f>
         <v/>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="3">
         <f>Productos!B10</f>
         <v/>
       </c>
       <c r="C11" s="4">
         <f>Productos!C10</f>
         <v/>
       </c>
       <c r="D11" s="8">
         <f>Productos!D10</f>
         <v/>
       </c>
       <c r="E11" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B11,Movimientos!$D$6:$D$118,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B11,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F11" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B11)-E11</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B11)-E11</f>
         <v/>
       </c>
       <c r="G11" s="10">
         <f>E11-F11</f>
         <v/>
       </c>
       <c r="H11" s="9">
         <f>IF(D11=0,0,INT(G11/D11))</f>
         <v/>
       </c>
       <c r="I11" s="9">
         <f>IF(D11=0,0,MOD(G11,D11))</f>
         <v/>
       </c>
       <c r="J11" s="11">
         <f>Productos!E10</f>
         <v/>
       </c>
       <c r="K11" s="12">
         <f>G11*J11</f>
         <v/>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="3">
         <f>Productos!B11</f>
         <v/>
       </c>
       <c r="C12" s="4">
         <f>Productos!C11</f>
         <v/>
       </c>
       <c r="D12" s="8">
         <f>Productos!D11</f>
         <v/>
       </c>
       <c r="E12" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B12,Movimientos!$D$6:$D$118,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B12,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F12" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B12)-E12</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B12)-E12</f>
         <v/>
       </c>
       <c r="G12" s="10">
         <f>E12-F12</f>
         <v/>
       </c>
       <c r="H12" s="9">
         <f>IF(D12=0,0,INT(G12/D12))</f>
         <v/>
       </c>
       <c r="I12" s="9">
         <f>IF(D12=0,0,MOD(G12,D12))</f>
         <v/>
       </c>
       <c r="J12" s="11">
         <f>Productos!E11</f>
         <v/>
       </c>
       <c r="K12" s="12">
         <f>G12*J12</f>
         <v/>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="3">
         <f>Productos!B12</f>
         <v/>
       </c>
       <c r="C13" s="4">
         <f>Productos!C12</f>
         <v/>
       </c>
       <c r="D13" s="8">
         <f>Productos!D12</f>
         <v/>
       </c>
       <c r="E13" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B13,Movimientos!$D$6:$D$118,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B13,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F13" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B13)-E13</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B13)-E13</f>
         <v/>
       </c>
       <c r="G13" s="10">
         <f>E13-F13</f>
         <v/>
       </c>
       <c r="H13" s="9">
         <f>IF(D13=0,0,INT(G13/D13))</f>
         <v/>
       </c>
       <c r="I13" s="9">
         <f>IF(D13=0,0,MOD(G13,D13))</f>
         <v/>
       </c>
       <c r="J13" s="11">
         <f>Productos!E12</f>
         <v/>
       </c>
       <c r="K13" s="12">
         <f>G13*J13</f>
         <v/>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="3">
         <f>Productos!B13</f>
         <v/>
       </c>
       <c r="C14" s="4">
         <f>Productos!C13</f>
         <v/>
       </c>
       <c r="D14" s="8">
         <f>Productos!D13</f>
         <v/>
       </c>
       <c r="E14" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B14,Movimientos!$D$6:$D$118,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B14,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F14" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B14)-E14</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B14)-E14</f>
         <v/>
       </c>
       <c r="G14" s="10">
         <f>E14-F14</f>
         <v/>
       </c>
       <c r="H14" s="9">
         <f>IF(D14=0,0,INT(G14/D14))</f>
         <v/>
       </c>
       <c r="I14" s="9">
         <f>IF(D14=0,0,MOD(G14,D14))</f>
         <v/>
       </c>
       <c r="J14" s="11">
         <f>Productos!E13</f>
         <v/>
       </c>
       <c r="K14" s="12">
         <f>G14*J14</f>
         <v/>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="3">
         <f>Productos!B14</f>
         <v/>
       </c>
       <c r="C15" s="4">
         <f>Productos!C14</f>
         <v/>
       </c>
       <c r="D15" s="8">
         <f>Productos!D14</f>
         <v/>
       </c>
       <c r="E15" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B15,Movimientos!$D$6:$D$118,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B15,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F15" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B15)-E15</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B15)-E15</f>
         <v/>
       </c>
       <c r="G15" s="10">
         <f>E15-F15</f>
         <v/>
       </c>
       <c r="H15" s="9">
         <f>IF(D15=0,0,INT(G15/D15))</f>
         <v/>
       </c>
       <c r="I15" s="9">
         <f>IF(D15=0,0,MOD(G15,D15))</f>
         <v/>
       </c>
       <c r="J15" s="11">
         <f>Productos!E14</f>
         <v/>
       </c>
       <c r="K15" s="12">
         <f>G15*J15</f>
         <v/>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="3">
         <f>Productos!B15</f>
         <v/>
       </c>
       <c r="C16" s="4">
         <f>Productos!C15</f>
         <v/>
       </c>
       <c r="D16" s="8">
         <f>Productos!D15</f>
         <v/>
       </c>
       <c r="E16" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B16,Movimientos!$D$6:$D$118,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B16,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F16" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B16)-E16</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B16)-E16</f>
         <v/>
       </c>
       <c r="G16" s="10">
         <f>E16-F16</f>
         <v/>
       </c>
       <c r="H16" s="9">
         <f>IF(D16=0,0,INT(G16/D16))</f>
         <v/>
       </c>
       <c r="I16" s="9">
         <f>IF(D16=0,0,MOD(G16,D16))</f>
         <v/>
       </c>
       <c r="J16" s="11">
         <f>Productos!E15</f>
         <v/>
       </c>
       <c r="K16" s="12">
         <f>G16*J16</f>
         <v/>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="3">
         <f>Productos!B16</f>
         <v/>
       </c>
       <c r="C17" s="4">
         <f>Productos!C16</f>
         <v/>
       </c>
       <c r="D17" s="8">
         <f>Productos!D16</f>
         <v/>
       </c>
       <c r="E17" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B17,Movimientos!$D$6:$D$118,"Entrada Contenedor")</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B17,Movimientos!$D$6:$D$149,"Entrada Contenedor")</f>
         <v/>
       </c>
       <c r="F17" s="9">
-        <f>SUMIFS(Movimientos!$G$6:$G$118,Movimientos!$F$6:$F$118,$B17)-E17</f>
+        <f>SUMIFS(Movimientos!$G$6:$G$149,Movimientos!$F$6:$F$149,$B17)-E17</f>
         <v/>
       </c>
       <c r="G17" s="10">
         <f>E17-F17</f>
         <v/>
       </c>
       <c r="H17" s="9">
         <f>IF(D17=0,0,INT(G17/D17))</f>
         <v/>
       </c>
       <c r="I17" s="9">
         <f>IF(D17=0,0,MOD(G17,D17))</f>
         <v/>
       </c>
       <c r="J17" s="11">
         <f>Productos!E16</f>
         <v/>
       </c>
       <c r="K17" s="12">
         <f>G17*J17</f>
         <v/>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="13" t="inlineStr">